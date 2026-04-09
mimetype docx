--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -760,295 +760,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory or acclimation of water stress in pea rely on root system's plasticity and plant's ionome modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Root exudation of carbon and nitrogen compounds varies over the day–night cycle in pea: The role of diurnal changes in internal pools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jacques</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Leroy</w:t>
+                <w:t xml:space="preserve">Marion Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pluchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Zwieniecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1089720⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (3), pp.962-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093917v1</w:t>
+                <w:t xml:space="preserve">hal-04028600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root exudation of carbon and nitrogen compounds varies over the day–night cycle in pea: The role of diurnal changes in internal pools</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Memory or acclimation of water stress in pea rely on root system's plasticity and plant's ionome modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Durey</w:t>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Zwieniecki</w:t>
+                <w:t xml:space="preserve">Sylvain Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46 (3), pp.962-974. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.art. 1089720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1089720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028600v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root architecture characterization in relation to biomass allocation and biological nitrogen fixation in a collection of European soybean genotypes</w:t>
               </w:r>
@@ -1281,51 +1281,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought Stress Memory at the Plant Cycle Level: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1415,77 +1415,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Nutrient Deficiencies in Pea: Consequences on Nutrient Uptake, Remobilization, and Seed Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jacques</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Durey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1543,269 +1543,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does pea (Pisum sativum) recover from water deficit?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The diversity of soil microbial communities matters when legumes face drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Couchoud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Dequiedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Legume Perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (4), pp.1023-1035. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432651v1</w:t>
+                <w:t xml:space="preserve">hal-03130275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of soil microbial communities matters when legumes face drought</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does pea (Pisum sativum) recover from water deficit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Legume Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130275v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t>
               </w:r>
@@ -1916,51 +1916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea Efficiency of Post-drought Recovery Relies on the Strategy to Fine-Tune Nitrogen Nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,51 +2179,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought stress stimulates endocytosis and modifies membrane lipid order of rhizodermal cells of &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; in a genotype-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2709,261 +2709,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod factor supply under water stress conditions modulates cytokinin biosynthesis and enhances nodule formation and N nutrition in soybean</w:t>
+                <w:t xml:space="preserve">How nitrogen fixation is modulated in response to different water availability levels and during recovery: a structural and functional study at the whole plant level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2016.1212799⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 399 (1-2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2674-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633620v1</w:t>
+                <w:t xml:space="preserve">hal-02633708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How nitrogen fixation is modulated in response to different water availability levels and during recovery: a structural and functional study at the whole plant level</w:t>
+                <w:t xml:space="preserve">Nod factor supply under water stress conditions modulates cytokinin biosynthesis and enhances nodule formation and N nutrition in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 399 (1-2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2674-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2016.1212799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633708v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t>
               </w:r>
@@ -3328,291 +3328,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soybean is less impacted by water stress using Bradyrhizobium japonicum and thuricin-17 from Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+                <w:t xml:space="preserve">Alfred Souleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Lescourret</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. J. Neil Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.749-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0256-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173332v1</w:t>
+                <w:t xml:space="preserve">hal-01284278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean is less impacted by water stress using Bradyrhizobium japonicum and thuricin-17 from Bacillus thuringiensis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Souleimanov</w:t>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Neil Emery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (2), pp.749-757. </w:t>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0256-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284278v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
               </w:r>
@@ -4552,609 +4552,609 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables : Adaptation aux évolutions du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terres Inovia, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482130v1</w:t>
+                <w:t xml:space="preserve">hal-05482037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maé Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiano Sillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+                <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Montesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Billot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Adriano Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
+              <w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481946v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables : Adaptation aux évolutions du climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terres Inovia, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482037v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoNet, an International Research Network</w:t>
               </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting INRAE-JKI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5932,277 +5932,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the optimization of pea nodulated root system architecture for improved water and nutrition acquisition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Pea resilience to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Legume Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911051v1</w:t>
+                <w:t xml:space="preserve">hal-04550009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea resilience to drought</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Towards the optimization of pea nodulated root system architecture for improved water and nutrition acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratikshya Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Legume Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550009v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la résilience des systèmes de culture au changement climatique</w:t>
               </w:r>
@@ -6432,1054 +6432,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account plant-microorganism interactions to improve pea resilience to water deficit</w:t>
+                <w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE – NARO Phenotyping research focus on INRAE/NARO activites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vituel, Naro, Japan</w:t>
+              <w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230562v1</w:t>
+                <w:t xml:space="preserve">hal-04208036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecophysiologie de rhizodéposition chez les legumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain L. Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paloma Veyland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">émission télévisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">RhizoDREAM workshop, INRAe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034359v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde – En quoi la qualité microbiologique du sol améliore la santé de la plante cultivée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Husson</w:t>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gagnepain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ADEBIOTECH, La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t>
+              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213573v1</w:t>
+                <w:t xml:space="preserve">hal-03994719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maslard</w:t>
+                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139533v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account plant-microorganism interactions to improve pea resilience to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">INRAE – NARO Phenotyping research focus on INRAE/NARO activites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vituel, Naro, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215206v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Veyland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
+              <w:t xml:space="preserve">émission télévisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205984v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde – En quoi la qualité microbiologique du sol améliore la santé de la plante cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t>
+              <w:t xml:space="preserve">Conférence ADEBIOTECH, La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208036v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994719v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiologie de rhizodéposition chez les legumineuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain L. Barnard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RhizoDREAM workshop, INRAe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230602v1</w:t>
+                <w:t xml:space="preserve">hal-04215206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
               </w:r>
@@ -7504,64 +7504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
@@ -7629,51 +7629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7724,51 +7724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biarnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7944,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8039,90 +8039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
@@ -8164,64 +8164,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8289,77 +8289,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la résilience du pois et de la Féverole au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8395,428 +8395,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal pattern of primary metabolites exudation in legume sheds light on the major influence of root NSC and AA status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.A Zwieniecki</w:t>
+                <w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610596v1</w:t>
+                <w:t xml:space="preserve">hal-03497476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497476v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03179215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diurnal pattern of primary metabolites exudation in legume sheds light on the major influence of root NSC and AA status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Jacques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Zwieniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179215v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8906,64 +8906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,51 +9044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9143,51 +9143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,346 +9258,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation éco-physiologique du développement de pois et lien avec l'amélioration variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299623v1</w:t>
+                <w:t xml:space="preserve">hal-03585892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation éco-physiologique du développement de pois et lien avec l'amélioration variétale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585892v1</w:t>
+                <w:t xml:space="preserve">hal-03299623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des projets FUI EAUPTIC et Plant2Pro®ARECOVER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610415v1</w:t>
+                <w:t xml:space="preserve">hal-03331252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
               </w:r>
@@ -9622,51 +9566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9702,96 +9646,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des projets FUI EAUPTIC et Plant2Pro®ARECOVER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331252v1</w:t>
+                <w:t xml:space="preserve">hal-03610415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la sélection : nouvelles méthodes de phénotypage</w:t>
               </w:r>
@@ -9898,51 +9898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,51 +10144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10269,51 +10269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10362,652 +10362,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+                <w:t xml:space="preserve">Interplay between sulfur nutrition and water stress tolerance in pea : a focus on seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t>
+              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789892v1</w:t>
+                <w:t xml:space="preserve">hal-02734284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t>
+                <w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Journée scientifique annuelle de l’Association des Sélectionneurs Français ASF ‘Le système radiculaire et la rhizosphère en amélioration des plantes’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Selectionneurs Francais (ASF). FRA., Feb 2019, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790876v1</w:t>
+                <w:t xml:space="preserve">hal-02789892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between sulfur nutrition and water stress tolerance in pea : a focus on seed development and composition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+                <w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">4. P2IRC Plant Phenotyping and Imaging Research Center Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734284v1</w:t>
+                <w:t xml:space="preserve">hal-02790876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root system architecture, nodulation and nitrogen nutrition in pea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de stress hydriques simples et répétés sur les réponses racinaires du pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau INRA Qualité des produits récoltés. Impacts du changement climatique sur la croissance et la qualité des produits récoltés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734787v1</w:t>
+                <w:t xml:space="preserve">hal-02787465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de stress hydriques simples et répétés sur les réponses racinaires du pois</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Root system architecture, nodulation and nitrogen nutrition in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau INRA Qualité des produits récoltés. Impacts du changement climatique sur la croissance et la qualité des produits récoltés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787465v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système racinaire nodulé du pois : un rôle pivot pour sa stabilité sous contraintes hydriques fluctuantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11062,51 +11062,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11433,51 +11433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does pea (&amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;) recover from water deficit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11548,247 +11548,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges to improve nutrients use efficiency and plant–microbial Interactions: case studies of N and legumes</w:t>
+                <w:t xml:space="preserve">In the context of sustainable agriculture how, with plant high throughput phenotyping, can we address the various challenges?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Declerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
+              <w:t xml:space="preserve">COST final meeting Action FA1306. The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786738v1</w:t>
+                <w:t xml:space="preserve">hal-02735036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the context of sustainable agriculture how, with plant high throughput phenotyping, can we address the various challenges?</w:t>
+                <w:t xml:space="preserve">Challenges to improve nutrients use efficiency and plant–microbial Interactions: case studies of N and legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Just</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST final meeting Action FA1306. The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735036v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping feeds plant models</w:t>
               </w:r>
@@ -11813,51 +11813,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12018,381 +12018,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines Pisum sativum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+                <w:t xml:space="preserve">Selection for root system architecture and nodulation in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau AGROSYM, Agroécologie, Symbioses du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733785v1</w:t>
+                <w:t xml:space="preserve">hal-02785217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for root system architecture and nodulation in pea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau AGROSYM, Agroécologie, Symbioses du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785217v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultures de légumineuses et qualité des graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">Journées d’animation et de réflexion EA-AlimH-CEPIA autour de la qualité des produits végétaux récoltés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941276v1</w:t>
+                <w:t xml:space="preserve">hal-02786226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t>
               </w:r>
@@ -12417,301 +12361,357 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t>
+              <w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941275v1</w:t>
+                <w:t xml:space="preserve">hal-01941276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t>
+                <w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Hefei University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
+              <w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941274v1</w:t>
+                <w:t xml:space="preserve">hal-01941275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultures de légumineuses et qualité des graines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation et de réflexion EA-AlimH-CEPIA autour de la qualité des produits végétaux récoltés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Hefei University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786226v1</w:t>
+                <w:t xml:space="preserve">hal-01941274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FUI Eauptic : Limiter les pertes économiques induites par les stress hydriques transitoires, modérés et répétés. Développement d’un outil de diagnostic dynamique et de nouveaux fertilisants anti-stress</w:t>
               </w:r>
@@ -12760,557 +12760,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput root phenotyping, besides shoot phenotyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Delefortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Declerck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Solen Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
+              <w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786741v1</w:t>
+                <w:t xml:space="preserve">hal-02790818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Delefortrie</w:t>
+                <w:t xml:space="preserve">High throughput root phenotyping, besides shoot phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Boivin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
+                <w:t xml:space="preserve">Philippe Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790818v1</w:t>
+                <w:t xml:space="preserve">hal-02786741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733722v1</w:t>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la plante récupère-t-elle après un stress hydrique ? Une étude écophysiologique et moléculaire chez la légumineuse à graines Pisum sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13607,90 +13607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community diversity increases resilience of pea plant after drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13870,51 +13870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14013,64 +14013,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald L. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Top Science International – BASF Symposium 2014 on Unlocking Yield Potential in Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Deidesheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14255,51 +14255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Horticultural Congress (IHC2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14400,221 +14400,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du pois de printemps au stress hydrique</w:t>
+                <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrophysiologie des Protéagineux. Mise à Jour des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE., Oct 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745554v1</w:t>
+                <w:t xml:space="preserve">hal-02747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
+                <w:t xml:space="preserve">Réponse du pois de printemps au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE., Oct 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Agrophysiologie des Protéagineux. Mise à Jour des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747294v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotipage racinaire, cas d'étude des légumineuses</w:t>
               </w:r>
@@ -15154,90 +15154,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of combined sulfur deficiency and water stress on nodulated pea root system architecture, water and nutrient uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratikshya Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15413,51 +15413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in Pisum Sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain L. Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15502,178 +15502,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in pisum sativum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Genetic variability of nodulated root system architecture in relation to biomass allocation and biological nitrogen fixation in a collection of european soybean genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. </w:t>
+              <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215321v1</w:t>
+                <w:t xml:space="preserve">hal-04208046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15735,178 +15748,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of nodulated root system architecture in relation to biomass allocation and biological nitrogen fixation in a collection of european soybean genotypes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain L. Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208046v1</w:t>
+                <w:t xml:space="preserve">hal-04215321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16039,51 +16039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
@@ -16151,51 +16151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoun Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16285,51 +16285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
@@ -16358,51 +16358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16479,51 +16479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16600,51 +16600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do pea nodulated roots have a memory like a sieve or like an elephant when faced with recurrent water deficits ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16721,51 +16721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can LCO and mycorrhiza mitigate the impact of water deficit on pea growth in co-inoculations with rhizobium? A preliminary assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16846,51 +16846,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le mode de nutrition azotée influence-t-il le prelèvement, le stokage et la remobilisation des nutriments en conditions hydriques fluctuantes chez le pois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16941,51 +16941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic and metabolomic responses of the nodulated pea root system during rewatering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17329,51 +17329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le mode de nutrition azotée influence-t-il le prélèvement, le stockage et la remobilisation des nutriments en conditions hydriques fluctuantes chez le pois ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17549,51 +17549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception membranaire et signalisation précoce de cellules racinaires chez des génotypes de medicago truncatula contrastes pour leur réponse au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17812,51 +17812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19009,51 +19009,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans du Département BAP, 14 décembre 2023 (vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19217,51 +19217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3DF6B9E"/>
+    <w:nsid w:val="B6697D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19448,51 +19448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-prudent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-2558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133981312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432341854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6132-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L Barnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07139-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souche-Suchovsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093917v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1089720" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zwieniecki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14523" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.785221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1814-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8010014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald L. Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Neil Emery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1212799" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2674-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garnica" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Mina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0328-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Souleimanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Neil Emery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0256-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482037v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gagnepain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230602v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L. Barnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610596v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Zwieniecki" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179215v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamdy," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734787v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787465v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788246v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791068v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734276v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786738v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735036v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerk" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786226v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dymarski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Million" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805023v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215321v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215131v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735265v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leborgne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738281v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diatta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ils3.org/program" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734432v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743945v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170477v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972375v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819431v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03423405v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696784v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-prudent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-2558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133981312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432341854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6132-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L Barnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07139-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souche-Suchovsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zwieniecki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1089720" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.785221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1814-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8010014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2674-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald L. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Neil Emery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1212799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garnica" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Mina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0328-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Souleimanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Neil Emery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0256-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L. Barnard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213573v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gagnepain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Zwieniecki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331252v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamdy," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787465v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788246v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791068v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734276v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735036v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733785v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dymarski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Million" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745554v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805023v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215131v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215321v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735265v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leborgne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738281v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diatta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ils3.org/program" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734432v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743945v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170477v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972375v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819431v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03423405v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696784v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>