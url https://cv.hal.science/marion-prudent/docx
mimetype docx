--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -509,308 +509,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of root exudation in response to water stress and n limitation in pea</w:t>
+                <w:t xml:space="preserve">Interspecies diversity in morphological responses to water stress: study on a panel of weed and crop species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Quentin Cournault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain L Barnard</w:t>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souche-Suchovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-024-07139-y⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.105825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481682v1</w:t>
+                <w:t xml:space="preserve">hal-04654455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies diversity in morphological responses to water stress: study on a panel of weed and crop species.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of root exudation in response to water stress and n limitation in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Busset</w:t>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Matejicek</w:t>
+                <w:t xml:space="preserve">Romain L Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Souche-Suchovsky</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.105825. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 512 (1-2), pp.1261-1277. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2024.105825⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-024-07139-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04654455v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Root exudation of carbon and nitrogen compounds varies over the day–night cycle in pea: The role of diurnal changes in internal pools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1164,90 +1164,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water limitation affects weed competitive ability for light. A demonstration using a model‐based approach combined with an automated watering platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Busset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Matejicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Weed Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 62 (6), pp.381-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1804,90 +1804,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILS3 highlighted nice results and challenging opportunities for innovative research on grain legume.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Legume Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18, pp.6-7</w:t>
@@ -1955,51 +1955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2102,51 +2102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélectionneur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 70, pp.65-75</w:t>
@@ -2709,291 +2709,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How nitrogen fixation is modulated in response to different water availability levels and during recovery: a structural and functional study at the whole plant level</w:t>
+                <w:t xml:space="preserve">Nod factor supply under water stress conditions modulates cytokinin biosynthesis and enhances nodule formation and N nutrition in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2674-3⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2016.1212799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633708v1</w:t>
+                <w:t xml:space="preserve">hal-02633620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod factor supply under water stress conditions modulates cytokinin biosynthesis and enhances nodule formation and N nutrition in soybean</w:t>
+                <w:t xml:space="preserve">How nitrogen fixation is modulated in response to different water availability levels and during recovery: a structural and functional study at the whole plant level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (9), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 399 (1-2), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15592324.2016.1212799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2674-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633620v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3077,278 +3077,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf mineral nutrient remobilization during leaf senescence and modulation by nutrient deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pea nodule gradients explain N nutrition and limited symbiotic fixation in hypernodulating mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Billard</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Garnica</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00317⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0328-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183523v1</w:t>
+                <w:t xml:space="preserve">hal-01353750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea nodule gradients explain N nutrition and limited symbiotic fixation in hypernodulating mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf mineral nutrient remobilization during leaf senescence and modulation by nutrient deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Maria Garnica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Duc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Garcia-Mina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0328-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353750v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02183523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soybean is less impacted by water stress using Bradyrhizobium japonicum and thuricin-17 from Bacillus thuringiensis</w:t>
               </w:r>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Souleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald L. Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (2), pp.749-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,51 +4267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools developed for model legumes - Ecophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,691 +4552,691 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables : Adaptation aux évolutions du climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terres Inovia, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482037v1</w:t>
+                <w:t xml:space="preserve">hal-05482094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiano Sillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482094v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiano Sillo</w:t>
+                <w:t xml:space="preserve">Vincenzo Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Conte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482186v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RhizoNet, an International Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">INRAE workshop – Japan partners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Japon, Oct 2025, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482130v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Balestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Billot</w:t>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhizoNet, an International Research Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables : Adaptation aux évolutions du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE workshop – Japan partners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France au Japon, Oct 2025, Tokyo, France</w:t>
+              <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terres Inovia, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482153v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des interactions microbiennes pour une production durable de légumineuses, bénéfique pour l’environnement et la santé</w:t>
               </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting INRAE-JKI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5406,471 +5406,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering how heat stress and water deficit, alone or in combination reconfigure interactions between plant and microbial communities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lun Jing</w:t>
+                <w:t xml:space="preserve">Interspecies diversity in morphological responses of a panel of crop and weed species to water stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Cournault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Colbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Busset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Matejicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Souche-Suchovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future. 12ISRR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645313v1</w:t>
+                <w:t xml:space="preserve">hal-04990784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARECOVER : ARchitECture racinaire nodulée et tolérance au Stress hydrique chez le pOis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-omics insights into root-driven resource acquisition: understanding responses to water and heat stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne Plant2Pro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">réseau rhizophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550016v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics insights into root-driven resource acquisition: understanding responses to water and heat stresses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARECOVER : ARchitECture racinaire nodulée et tolérance au Stress hydrique chez le pOis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réseau rhizophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire interne Plant2Pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778630v1</w:t>
+                <w:t xml:space="preserve">hal-04550016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecies diversity in morphological responses of a panel of crop and weed species to water stress</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pauline Souche-Suchovsky</w:t>
+                <w:t xml:space="preserve">Discovering how heat stress and water deficit, alone or in combination reconfigure interactions between plant and microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future. 12ISRR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990784v1</w:t>
+                <w:t xml:space="preserve">hal-04645313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet QUAMISOL : Exploration des liens entre microbiote du sol, résilience des plantes et qualité nutritionnelle des productions pour un double impact environnement et valeur santé</w:t>
               </w:r>
@@ -5932,346 +5932,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea resilience to drought</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Towards the optimization of pea nodulated root system architecture for improved water and nutrition acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratikshya Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Legume Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550009v1</w:t>
+                <w:t xml:space="preserve">hal-04911051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the optimization of pea nodulated root system architecture for improved water and nutrition acquisition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aimé</w:t>
+                <w:t xml:space="preserve">Pea resilience to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants UMR Agroécologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Legume Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911051v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la résilience des systèmes de culture au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Colbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Cournault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6365,51 +6365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lun Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau rhizosPHARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
@@ -6432,1054 +6432,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t>
+                <w:t xml:space="preserve">Taking into account plant-microorganism interactions to improve pea resilience to water deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t>
+              <w:t xml:space="preserve">INRAE – NARO Phenotyping research focus on INRAE/NARO activites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vituel, Naro, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208036v1</w:t>
+                <w:t xml:space="preserve">hal-04230562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiologie de rhizodéposition chez les legumineuses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain L. Barnard</w:t>
+                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RhizoDREAM workshop, INRAe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230602v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Table ronde – En quoi la qualité microbiologique du sol améliore la santé de la plante cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+                <w:t xml:space="preserve">Emmanuel Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Frugier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves François</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
+              <w:t xml:space="preserve">Conférence ADEBIOTECH, La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994719v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Veyland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
+              <w:t xml:space="preserve">émission télévisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04205984v1</w:t>
+                <w:t xml:space="preserve">hal-04034359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account plant-microorganism interactions to improve pea resilience to water deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE – NARO Phenotyping research focus on INRAE/NARO activites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vituel, Naro, Japan</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230562v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t>
+                <w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">émission télévisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034359v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde – En quoi la qualité microbiologique du sol améliore la santé de la plante cultivée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Husson</w:t>
+                <w:t xml:space="preserve">Ecophysiologie de rhizodéposition chez les legumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gagnepain</w:t>
+                <w:t xml:space="preserve">Romain L. Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ADEBIOTECH, La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t>
+              <w:t xml:space="preserve">RhizoDREAM workshop, INRAe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213573v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139533v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maslard</w:t>
+                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Peng</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215206v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
               </w:r>
@@ -7504,64 +7504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
@@ -7629,51 +7629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7944,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8039,90 +8039,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
@@ -8164,90 +8164,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NARO Food Health symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t>
@@ -8315,51 +8315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8395,422 +8395,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Plant Science for Climate Emergency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03497476v1</w:t>
+                <w:t xml:space="preserve">hal-03320542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Diurnal pattern of primary metabolites exudation in legume sheds light on the major influence of root NSC and AA status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Zwieniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179215v1</w:t>
+                <w:t xml:space="preserve">hal-03610596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal pattern of primary metabolites exudation in legume sheds light on the major influence of root NSC and AA status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.A Zwieniecki</w:t>
+                <w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610596v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03497476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t>
+                <w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
@@ -8841,129 +8841,129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science for Climate Emergency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320542v1</w:t>
+                <w:t xml:space="preserve">hal-03179215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,64 +9044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9258,458 +9258,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation éco-physiologique du développement de pois et lien avec l'amélioration variétale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585892v1</w:t>
+                <w:t xml:space="preserve">hal-03299623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation éco-physiologique du développement de pois et lien avec l'amélioration variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299623v1</w:t>
+                <w:t xml:space="preserve">hal-03585892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des projets FUI EAUPTIC et Plant2Pro®ARECOVER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aide à la sélection : nouvelles méthodes de phénotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hamdy,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331252v1</w:t>
+                <w:t xml:space="preserve">hal-03003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Declerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Web broadcast conference (&gt; 5000 auditeurs)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9741,208 +9767,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la sélection : nouvelles méthodes de phénotypage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des projets FUI EAUPTIC et Plant2Pro®ARECOVER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003739v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles méthodes de phénotypage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10006,51 +10006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,64 +10144,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10269,64 +10269,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel G. Krouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10506,64 +10506,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application du phénotypage haut débit à l'étude des interactions plante x microorganismes en conditions de stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10631,51 +10631,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10737,346 +10737,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de stress hydriques simples et répétés sur les réponses racinaires du pois</w:t>
+                <w:t xml:space="preserve">Le système racinaire nodulé du pois : un rôle pivot pour sa stabilité sous contraintes hydriques fluctuantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau INRA Qualité des produits récoltés. Impacts du changement climatique sur la croissance et la qualité des produits récoltés.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villenave-d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Root Days, système racinaire, Interactions Rhizosphériques, Immunité végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787465v1</w:t>
+                <w:t xml:space="preserve">hal-02788246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root system architecture, nodulation and nitrogen nutrition in pea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets de stress hydriques simples et répétés sur les réponses racinaires du pois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau INRA Qualité des produits récoltés. Impacts du changement climatique sur la croissance et la qualité des produits récoltés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villenave-d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734787v1</w:t>
+                <w:t xml:space="preserve">hal-02787465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système racinaire nodulé du pois : un rôle pivot pour sa stabilité sous contraintes hydriques fluctuantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+                <w:t xml:space="preserve">Root system architecture, nodulation and nitrogen nutrition in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Root Days, système racinaire, Interactions Rhizosphériques, Immunité végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788246v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines &amp;lt;em&amp;gt;Pisum sativum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -11209,51 +11209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11548,726 +11548,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the context of sustainable agriculture how, with plant high throughput phenotyping, can we address the various challenges?</w:t>
+                <w:t xml:space="preserve">Phenotyping feeds plant models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST final meeting Action FA1306. The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735036v1</w:t>
+                <w:t xml:space="preserve">hal-01941273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges to improve nutrients use efficiency and plant–microbial Interactions: case studies of N and legumes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Dissection of pea responses to water stress during seed filling identifies candidate genes for drought tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
+              <w:t xml:space="preserve">XXVI International Plant &amp; Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786738v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping feeds plant models</w:t>
+                <w:t xml:space="preserve">Challenges to improve nutrients use efficiency and plant–microbial Interactions: case studies of N and legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t>
+              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941273v1</w:t>
+                <w:t xml:space="preserve">hal-02786738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to water stress during seed filling identifies candidate genes for drought tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+                <w:t xml:space="preserve">In the context of sustainable agriculture how, with plant high throughput phenotyping, can we address the various challenges?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Declerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI International Plant &amp; Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
+              <w:t xml:space="preserve">COST final meeting Action FA1306. The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03470322v1</w:t>
+                <w:t xml:space="preserve">hal-02735036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection for root system architecture and nodulation in pea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+                <w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines Pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judith Burstin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du réseau AGROSYM, Agroécologie, Symbioses du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785217v1</w:t>
+                <w:t xml:space="preserve">hal-02733785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines Pisum sativum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+                <w:t xml:space="preserve">Selection for root system architecture and nodulation in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL2 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées du réseau AGROSYM, Agroécologie, Symbioses du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733785v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures de légumineuses et qualité des graines</w:t>
               </w:r>
@@ -12361,51 +12361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12486,51 +12486,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12598,51 +12598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12760,527 +12760,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Delefortrie</w:t>
+                <w:t xml:space="preserve">High throughput root phenotyping, besides shoot phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Boivin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
+                <w:t xml:space="preserve">Philippe Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790818v1</w:t>
+                <w:t xml:space="preserve">hal-02786741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput root phenotyping, besides shoot phenotyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Delefortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Declerck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Solen Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
+              <w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786741v1</w:t>
+                <w:t xml:space="preserve">hal-02790818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+                <w:t xml:space="preserve">hal-02733722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733722v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la plante récupère-t-elle après un stress hydrique ? Une étude écophysiologique et moléculaire chez la légumineuse à graines Pisum sativum</w:t>
               </w:r>
@@ -13508,51 +13508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Annicchiarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13601,277 +13601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial community diversity increases resilience of pea plant after drought</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Duc</w:t>
+                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604102v1</w:t>
+                <w:t xml:space="preserve">hal-01604112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Soil microbial community diversity increases resilience of pea plant after drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604112v1</w:t>
+                <w:t xml:space="preserve">hal-01604102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
               </w:r>
@@ -13981,243 +13981,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to decrease the negative impact of water stress on soybean production : application of thuricin-17 and nod factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Science International – BASF Symposium 2014 on Unlocking Yield Potential in Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Deidesheim, Germany</w:t>
+              <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798011v1</w:t>
+                <w:t xml:space="preserve">hal-02742816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to decrease the negative impact of water stress on soybean production : application of thuricin-17 and nod factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Top Science International – BASF Symposium 2014 on Unlocking Yield Potential in Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Deidesheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742816v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological multi-level theory of competition for resources used to analyze density-dependence effects in fruit production</w:t>
               </w:r>
@@ -14337,51 +14337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysilogical modeling of fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecophysiologie et Agronomie : renouveler le dialogue autour des modèles de culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14400,264 +14400,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
+                <w:t xml:space="preserve">Réponse du pois de printemps au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE., Oct 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Agrophysiologie des Protéagineux. Mise à Jour des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747294v1</w:t>
+                <w:t xml:space="preserve">hal-02745554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du pois de printemps au stress hydrique</w:t>
+                <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrophysiologie des Protéagineux. Mise à Jour des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE., Oct 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745554v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotipage racinaire, cas d'étude des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14689,234 +14689,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative approach of size and composition of tomato fruit combining ecophysiology, genetic, genomic and metabolomic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simplified model of sugar metabolism to analyze the genetic variations in tomato sugar content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naro International Symposium Solanaceae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Tsu, Mie, Japan</w:t>
+              <w:t xml:space="preserve">Symposium Greensys 2009 Hortimodel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753522v1</w:t>
+                <w:t xml:space="preserve">hal-02758276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified model of sugar metabolism to analyze the genetic variations in tomato sugar content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative approach of size and composition of tomato fruit combining ecophysiology, genetic, genomic and metabolomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Phuc Thi Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Tripodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Greensys 2009 Hortimodel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Naro International Symposium Solanaceae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tsu, Mie, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758276v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative approach of size and composition of tomato fruit combining ecophysiology, genetic, genomic and metabolic analysis</w:t>
               </w:r>
@@ -15154,90 +15154,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of combined sulfur deficiency and water stress on nodulated pea root system architecture, water and nutrient uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratikshya Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15400,77 +15400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in Pisum Sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain L. Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15502,411 +15502,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of nodulated root system architecture in relation to biomass allocation and biological nitrogen fixation in a collection of european soybean genotypes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Maslard</w:t>
+                <w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Biarnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208046v1</w:t>
+                <w:t xml:space="preserve">hal-04215131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain L. Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215131v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in pisum sativum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Genetic variability of nodulated root system architecture in relation to biomass allocation and biological nitrogen fixation in a collection of european soybean genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. </w:t>
+              <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215321v1</w:t>
+                <w:t xml:space="preserve">hal-04208046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16039,51 +16039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
@@ -16151,51 +16151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoun Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16285,51 +16285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
@@ -16721,51 +16721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can LCO and mycorrhiza mitigate the impact of water deficit on pea growth in co-inoculations with rhizobium? A preliminary assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17191,90 +17191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizodeposition as a functional trait in legumes. Study of trade-off for plant productivity and resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17700,51 +17700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19009,51 +19009,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans du Département BAP, 14 décembre 2023 (vidéo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19217,51 +19217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B6697D2C"/>
+    <w:nsid w:val="3E4761C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19448,51 +19448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-prudent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-2558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133981312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432341854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6132-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481682v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L Barnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07139-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654455v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souche-Suchovsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zwieniecki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1089720" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.785221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1814-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8010014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2674-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald L. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Neil Emery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1212799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garnica" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Mina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0328-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Souleimanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Neil Emery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0256-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482153v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550016v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L. Barnard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213573v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gagnepain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610596v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Zwieniecki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320542v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331252v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003739v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamdy," TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787465v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734787v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788246v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791068v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734276v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735036v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786738v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733785v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dymarski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Million" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604102v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745554v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805023v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215131v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215321v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735265v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leborgne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738281v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diatta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ils3.org/program" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734432v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743945v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170477v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972375v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819431v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03423405v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696784v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-prudent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-2558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133981312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432341854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6132-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souche-Suchovsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L Barnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07139-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zwieniecki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1089720" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.785221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1814-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8010014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald L. Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Neil Emery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1212799" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2674-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0328-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garnica" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Mina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Souleimanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Neil Emery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0256-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213573v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gagnepain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L. Barnard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Zwieniecki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamdy," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788246v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791068v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734276v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dymarski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Million" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742816v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798011v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805023v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215131v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215321v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735265v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leborgne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738281v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diatta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ils3.org/program" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734432v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743945v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170477v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972375v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819431v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03423405v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696784v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>