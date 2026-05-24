--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2709,261 +2709,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod factor supply under water stress conditions modulates cytokinin biosynthesis and enhances nodule formation and N nutrition in soybean</w:t>
+                <w:t xml:space="preserve">How nitrogen fixation is modulated in response to different water availability levels and during recovery: a structural and functional study at the whole plant level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R.J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592324.2016.1212799⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 399 (1-2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2674-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633620v1</w:t>
+                <w:t xml:space="preserve">hal-02633708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How nitrogen fixation is modulated in response to different water availability levels and during recovery: a structural and functional study at the whole plant level</w:t>
+                <w:t xml:space="preserve">Nod factor supply under water stress conditions modulates cytokinin biosynthesis and enhances nodule formation and N nutrition in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 399 (1-2), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (9), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2674-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592324.2016.1212799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633708v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhizoTubes as a new tool for high throughput imaging of plant root development and architecture: test, comparison with pot grown plants and validation</w:t>
               </w:r>
@@ -3077,542 +3077,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01512173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea nodule gradients explain N nutrition and limited symbiotic fixation in hypernodulating mutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf mineral nutrient remobilization during leaf senescence and modulation by nutrient deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
+                <w:t xml:space="preserve">Vincent Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Garnica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Garcia-Mina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-015-0328-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353750v1</w:t>
+                <w:t xml:space="preserve">hal-02183523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf mineral nutrient remobilization during leaf senescence and modulation by nutrient deficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pea nodule gradients explain N nutrition and limited symbiotic fixation in hypernodulating mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Garnica</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Garcia-Mina</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (4), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00317⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-015-0328-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02183523v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soybean is less impacted by water stress using Bradyrhizobium japonicum and thuricin-17 from Bacillus thuringiensis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Souleimanov</w:t>
+                <w:t xml:space="preserve">Sabrina Gaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Neil Emery</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francoise Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (2), pp.749-757. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0256-z⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284278v1</w:t>
+                <w:t xml:space="preserve">hal-01173332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple cropping systems as drivers for providing multiple ecosystem services: from concepts to design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Boudsocq</w:t>
+                <w:t xml:space="preserve">Soybean is less impacted by water stress using Bradyrhizobium japonicum and thuricin-17 from Bacillus thuringiensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+                <w:t xml:space="preserve">Alfred Souleimanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hinsinger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. J. Neil Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 35 (2), pp.607-623. </w:t>
+              <w:t xml:space="preserve">, 2015, 35 (2), pp.749-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-014-0272-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-014-0256-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173332v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource competition modulates the seed number-fruit size relationship in a genotype-dependent manner: a modeling approach in grape and tomato</w:t>
               </w:r>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,51 +4267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools developed for model legumes - Ecophysiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Larmure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,691 +4552,691 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables : Adaptation aux évolutions du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Terres Inovia, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482094v1</w:t>
+                <w:t xml:space="preserve">hal-05482037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Processus écophysiologiques impliqués dans la résilience de la légumineuse à graine lors d’épisodes de déficit hydrique du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maé Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabiano Sillo</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Légumineuses : importance de l'alimentation en eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d'Agriculture de France, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482186v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Montesano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriano Conte</w:t>
+                <w:t xml:space="preserve">Fabiano Sillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">2ième rencontres du réseau RhizoPhiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482130v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RhizoNet, an International Research Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering key root traits involved in phosphorus tolerance in bread wheat (Triticum aestivum L.) genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Montesano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE workshop – Japan partners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France au Japon, Oct 2025, Tokyo, France</w:t>
+              <w:t xml:space="preserve">European Plant Phenomics Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482153v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RhizoNet, an International Research Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
+              <w:t xml:space="preserve">INRAE workshop – Japan partners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France au Japon, Oct 2025, Tokyo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481946v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables : Adaptation aux évolutions du climat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From architectural to functional high throughput root phenotyping: towards new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Balestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lejeune-Hénaut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produire des légumineuses à graines pour des filières durables</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Terres Inovia, Nov 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Joint international conference, crop/plant modeling, big data and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Nanchang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482037v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation des interactions microbiennes pour une production durable de légumineuses, bénéfique pour l’environnement et la santé</w:t>
               </w:r>
@@ -5343,51 +5343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting INRAE-JKI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5531,152 +5531,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04990784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics insights into root-driven resource acquisition: understanding responses to water and heat stresses</w:t>
+                <w:t xml:space="preserve">Discovering how heat stress and water deficit, alone or in combination reconfigure interactions between plant and microbial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lun Jing</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">réseau rhizophiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future. 12ISRR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778630v1</w:t>
+                <w:t xml:space="preserve">hal-04645313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARECOVER : ARchitECture racinaire nodulée et tolérance au Stress hydrique chez le pOis</w:t>
               </w:r>
@@ -5725,152 +5725,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering how heat stress and water deficit, alone or in combination reconfigure interactions between plant and microbial communities</w:t>
+                <w:t xml:space="preserve">Multi-omics insights into root-driven resource acquisition: understanding responses to water and heat stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lun Jing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Leroy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lun Jing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Root Research 12th International Symposium Roots [&amp; Roads] to a sustainable future. 12ISRR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">réseau rhizophiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645313v1</w:t>
+                <w:t xml:space="preserve">hal-04778630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet QUAMISOL : Exploration des liens entre microbiote du sol, résilience des plantes et qualité nutritionnelle des productions pour un double impact environnement et valeur santé</w:t>
               </w:r>
@@ -6102,51 +6102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6432,1054 +6432,1054 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account plant-microorganism interactions to improve pea resilience to water deficit</w:t>
+                <w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE – NARO Phenotyping research focus on INRAE/NARO activites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Vituel, Naro, Japan</w:t>
+              <w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230562v1</w:t>
+                <w:t xml:space="preserve">hal-04208036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Leroy</w:t>
+                <w:t xml:space="preserve">Ecophysiologie de rhizodéposition chez les legumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain L. Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">RhizoDREAM workshop, INRAe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215206v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde – En quoi la qualité microbiologique du sol améliore la santé de la plante cultivée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Husson</w:t>
+                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Gagnepain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ADEBIOTECH, La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t>
+              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213573v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">émission télévisée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034359v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Taking into account plant-microorganism interactions to improve pea resilience to water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
+              <w:t xml:space="preserve">INRAE – NARO Phenotyping research focus on INRAE/NARO activites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Vituel, Naro, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04139533v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte des interactions plante x microorganismes du sol pour améliorer la réponse à la sécheresse du pois</w:t>
+                <w:t xml:space="preserve">ça bouillone dans nos assiettes. Reportage France 3 Bourgogne Franche Comté. 52mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Veyland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Alliance. Animation scientifique « Réponse et adaptation des plantes au changement climatique - IV - Le déficit hydrique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, virtuel, France</w:t>
+              <w:t xml:space="preserve">émission télévisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208036v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiologie de rhizodéposition chez les legumineuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Table ronde – En quoi la qualité microbiologique du sol améliore la santé de la plante cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Husson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain L. Barnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Emmanuel Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RhizoDREAM workshop, INRAe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence ADEBIOTECH, La microbiologie du sol au service d’une agriculture durable : diagnostics et solutions innovantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Romainville (93), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230602v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments towards high throughput phenotyping studies devoted to innovative plant breeding tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring architectural traits and ecophysiological responses in soybean under heat and water stress: implications for climate change adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque de la North East Agricultural University. International Forum of Intelligent Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Online, China</w:t>
+              <w:t xml:space="preserve">Forum des Jeunes Chercheurs UBFC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994719v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within a high throughput phenotyping platform, mix ecophysiology, microbial ecology, molecular physiology and genetics and stir: the recipe of new breeding tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Asia-Pacific Plant Phenomics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Sanya, China</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205984v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From morphological to functional root traits assessment with high throughpout phenotyping</w:t>
               </w:r>
@@ -7504,64 +7504,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium “Frontiers in the development and application of plant phenotyping: What are we seeking in plant phenotyping?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tokyo, Japan</w:t>
@@ -7629,51 +7629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7944,51 +7944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8020,277 +8020,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
+                <w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billiot</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">NARO Food Health symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994582v1</w:t>
+                <w:t xml:space="preserve">hal-03692808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput phenotyping : associated tools and methods to assess determinisms of plant and microbiome interactions</w:t>
+                <w:t xml:space="preserve">Les défis méthodologiques du phénotypage Haut Débit - Expectations of plant high throughput phenotyping and associated tools and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bastien Billot</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NARO Food Health symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">Prospectives de l’INEE, Institut Ecologie et environnement du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692808v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la résilience du pois et de la Féverole au stress hydrique</w:t>
               </w:r>
@@ -8315,51 +8315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8395,51 +8395,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t>
+                <w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
@@ -8470,500 +8470,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science for Climate Emergency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320542v1</w:t>
+                <w:t xml:space="preserve">hal-03179215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal pattern of primary metabolites exudation in legume sheds light on the major influence of root NSC and AA status</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.A Zwieniecki</w:t>
+                <w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
+              <w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610596v1</w:t>
+                <w:t xml:space="preserve">hal-03497476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing plant and microorganisms interactions using high throughput phenotyping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the memory of a first water deficit enable a more efficient response to a subsequent water deficit?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Microorganisms: sources of value from soil to food. Organized by Vitagora (France) and NARO (Japan)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vitagora (France); NARO (Japan), Oct 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Plant Science for Climate Emergency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03497476v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pois lors de stress hydriques répétés : mémoire d’éléphant ou de poisson rouge ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Diurnal pattern of primary metabolites exudation in legume sheds light on the major influence of root NSC and AA status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A Zwieniecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFL#3 Rencontres Francophones Légumineuses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Workshop Sugar allocation in plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03179215v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinisms of plant and microbiome interactions : a multidisciplinary approach involving high-throughput phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoum, Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,51 +9044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9258,457 +9258,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation éco-physiologique du développement de pois et lien avec l'amélioration variétale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
+              <w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299623v1</w:t>
+                <w:t xml:space="preserve">hal-03585892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation éco-physiologique du développement de pois et lien avec l'amélioration variétale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Going back to roots: combining phenotyping, ecophysiology and molecular physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Krouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visite Vincent Béguier Directeur Général AgriObtentions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Dijon, France</w:t>
+              <w:t xml:space="preserve">“European Legumes in Transition” Webinar-Series of the projects LEGVALUE and TRUE for Decisionmakers and Stakeholders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03585892v1</w:t>
+                <w:t xml:space="preserve">hal-03299623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la sélection : nouvelles méthodes de phénotypage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des projets FUI EAUPTIC et Plant2Pro®ARECOVER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
+              <w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003739v1</w:t>
+                <w:t xml:space="preserve">hal-03331252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aide à la sélection : nouvelles méthodes de phénotypage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hamdy,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lejeune-Henaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Web broadcast conference (&gt; 5000 auditeurs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Inconnu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610388v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From simple visualization to detailed understanding of plant and microbes interactions, using ‘pheno’ methods and models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9767,126 +9711,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The second international Workshop on field phenotyping and modeling for cultivation. Organisé par The University of Tokyo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Yayoi, Bunkyo-ku, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des projets FUI EAUPTIC et Plant2Pro®ARECOVER</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Looking back to roots: phenotyping facilities and applications. Web broadcast conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion finale PeaMUST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t>
+              <w:t xml:space="preserve">Web broadcast conference (&gt; 5000 auditeurs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331252v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles méthodes de phénotypage</w:t>
               </w:r>
@@ -9898,51 +9898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10144,51 +10144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10269,51 +10269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10519,51 +10519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10989,51 +10989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversal Symposium GIS BV, Investment for the future, Projects in plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
@@ -11548,168 +11548,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotyping feeds plant models</w:t>
+                <w:t xml:space="preserve">In the context of sustainable agriculture how, with plant high throughput phenotyping, can we address the various challenges?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Declerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t>
+              <w:t xml:space="preserve">COST final meeting Action FA1306. The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941273v1</w:t>
+                <w:t xml:space="preserve">hal-02735036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of pea responses to water stress during seed filling identifies candidate genes for drought tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11718,327 +11718,327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Plant &amp; Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges to improve nutrients use efficiency and plant–microbial Interactions: case studies of N and legumes</w:t>
+                <w:t xml:space="preserve">Phenotyping feeds plant models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
+              <w:t xml:space="preserve">6th IEEE International Symposium on Plant Growth Modeling Visualization and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786738v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01941273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In the context of sustainable agriculture how, with plant high throughput phenotyping, can we address the various challenges?</w:t>
+                <w:t xml:space="preserve">Challenges to improve nutrients use efficiency and plant–microbial Interactions: case studies of N and legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Just</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST final meeting Action FA1306. The quest for tolerant varieties - Phenotyping at plant and cellular level</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735036v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse écophysiologique de la récupération après un stress hydrique chez la légumineuse à graines Pisum sativum</w:t>
               </w:r>
@@ -12335,383 +12335,383 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Billiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t>
+              <w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941276v1</w:t>
+                <w:t xml:space="preserve">hal-01941275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t>
+                <w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Anhui Agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Anhui, China</w:t>
+              <w:t xml:space="preserve">Séminaire Hefei University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941275v1</w:t>
+                <w:t xml:space="preserve">hal-01941274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is needed, what does phenotyping deliver?</w:t>
+                <w:t xml:space="preserve">What do we expect from high throughput phenotyping ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Billiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Martinet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Hefei University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Hefei, China</w:t>
+              <w:t xml:space="preserve">Séminaire Chinese Academy of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941274v1</w:t>
+                <w:t xml:space="preserve">hal-01941276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FUI Eauptic : Limiter les pertes économiques induites par les stress hydriques transitoires, modérés et répétés. Développement d’un outil de diagnostic dynamique et de nouveaux fertilisants anti-stress</w:t>
               </w:r>
@@ -12760,527 +12760,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput root phenotyping, besides shoot phenotyping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Lamboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Delefortrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Declerck</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Prudent</w:t>
+                <w:t xml:space="preserve">Solen Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
+              <w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786741v1</w:t>
+                <w:t xml:space="preserve">hal-02790818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture racinaire, interactions symbiotiques, stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Delefortrie</w:t>
+                <w:t xml:space="preserve">High throughput root phenotyping, besides shoot phenotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solen Boivin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Vera Cullimore</w:t>
+                <w:t xml:space="preserve">Philippe Declerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. ème Réunion annuelle PeaMUST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Seminar China Agricultural University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pékin, Chine, 23 Avril 2018, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790818v1</w:t>
+                <w:t xml:space="preserve">hal-02786741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733722v1</w:t>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la plante récupère-t-elle après un stress hydrique ? Une étude écophysiologique et moléculaire chez la légumineuse à graines Pisum sativum</w:t>
               </w:r>
@@ -13508,51 +13508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Annicchiarico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fernandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13646,64 +13646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
@@ -13745,90 +13745,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil microbial community diversity increases resilience of pea plant after drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Girodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
@@ -13870,51 +13870,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13981,243 +13981,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to decrease the negative impact of water stress on soybean production : application of thuricin-17 and nod factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald L. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">Top Science International – BASF Symposium 2014 on Unlocking Yield Potential in Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Deidesheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742816v1</w:t>
+                <w:t xml:space="preserve">hal-02798011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to decrease the negative impact of water stress on soybean production : application of thuricin-17 and nod factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise F. Lescourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. J. Neil Emery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Top Science International – BASF Symposium 2014 on Unlocking Yield Potential in Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Deidesheim, Germany</w:t>
+              <w:t xml:space="preserve">29. International Horticultural Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798011v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological multi-level theory of competition for resources used to analyze density-dependence effects in fruit production</w:t>
               </w:r>
@@ -14255,51 +14255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. International Horticultural Congress (IHC2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14337,51 +14337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysilogical modeling of fruit quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecophysiologie et Agronomie : renouveler le dialogue autour des modèles de culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14400,264 +14400,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse du pois de printemps au stress hydrique</w:t>
+                <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Z. Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agrophysiologie des Protéagineux. Mise à Jour des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE., Oct 2012, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745554v1</w:t>
+                <w:t xml:space="preserve">hal-02747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit size in relation to competition for resources: A common model shared by two species and several genotypes grown under contrasted carbohydrate levels</w:t>
+                <w:t xml:space="preserve">Réponse du pois de printemps au stress hydrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Symposium on Plant Growth Modeling, Simulation, Visualization and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE., Oct 2012, Shanghai, China</w:t>
+              <w:t xml:space="preserve">Agrophysiologie des Protéagineux. Mise à Jour des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747294v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotipage racinaire, cas d'étude des légumineuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14829,51 +14829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Phuc Thi Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Tripodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naro International Symposium Solanaceae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Tsu, Mie, Japan</w:t>
@@ -15413,51 +15413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in Pisum Sativum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain L. Barnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15502,631 +15502,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variability of nodulated root system architecture in relation to biomass allocation and biological nitrogen fixation in a collection of european soybean genotypes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215131v1</w:t>
+                <w:t xml:space="preserve">hal-04208046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in pisum sativum</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pea resilience to water deficits: tolerance, acclimation, and stress memory of the nodulated root system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Biarnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. </w:t>
+              <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215321v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of nodulated root system architecture in relation to biomass allocation and biological nitrogen fixation in a collection of european soybean genotypes.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Salon</w:t>
+                <w:t xml:space="preserve">Sugar and amino acid exhibit different spatial patterns of exudation in response to water stress and n nutrition in pisum sativum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain L. Barnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208046v1</w:t>
+                <w:t xml:space="preserve">hal-04215321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Maslard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Arkoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t>
+              <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650172v1</w:t>
+                <w:t xml:space="preserve">hal-04208043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and ecophysiological analyses revealed contrasted soybean mineral nutrition under individual or combined heat and water stresses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jingjing Peng</w:t>
+                <w:t xml:space="preserve">Integrative genetics and genomics for multi-pest resistance in grain legumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Sugio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Soybean Research Conférence 11 WSRC11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208043v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological processes underlying soybean mineral nutrition under individual or combined heat and water stresses</w:t>
               </w:r>
@@ -16151,51 +16151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arkoun Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16285,51 +16285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Arkoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Salon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARFAGRI Seminario Agroecología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Rosario, Argentina. , 2022</w:t>
@@ -17700,51 +17700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17812,51 +17812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ecological multi-Level theory of competition for resources used to analyse density-dependence effects in fruit production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Lescourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19217,51 +19217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E4761C2"/>
+    <w:nsid w:val="0CE583D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19448,51 +19448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-prudent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-2558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133981312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432341854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6132-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souche-Suchovsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L Barnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07139-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zwieniecki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1089720" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.785221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1814-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8010014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald L. Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Neil Emery" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1212799" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633708v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2674-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353750v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0328-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183523v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garnica" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Mina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284278v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Souleimanov" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Neil Emery" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0256-z" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482153v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482037v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230562v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213573v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gagnepain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L. Barnard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320542v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610596v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Zwieniecki" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179215v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585892v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamdy," TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788246v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791068v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734276v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786738v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735036v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerk" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dymarski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Million" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742816v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798011v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745554v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805023v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215131v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215321v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735265v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leborgne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738281v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diatta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ils3.org/program" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734432v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743945v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170477v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972375v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819431v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03423405v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696784v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-prudent" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4696-2558" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133981312" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000432341854" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-6132-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150135v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Johansson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sarrette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gruber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraf175" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04991766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Maslard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Arkoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15268" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Cournault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Busset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Matejicek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Souche-Suchovsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2024.105825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481682v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L Barnard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-024-07139-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028600v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zwieniecki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14523" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093917v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jacques" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pluchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1089720" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214744v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03910768v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12554" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03461138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barnard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10091873" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ourry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.785221" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03130275v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nowak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03432651v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272433v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00204" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618686v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619268v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1814-y" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Etienne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Diquelou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture8010014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605024v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Avice" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dieuaide Noubhani" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo-Guerrero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx126" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633708v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2674-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald L. Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Neil Emery" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592324.2016.1212799" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512173v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baussard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-016-0131-9" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02183523v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Billard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garnica" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Garcia-Mina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00317" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353750v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Voisin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0328-8" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boudsocq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0272-z" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284278v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Souleimanov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Neil Emery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0256-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053426v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2013.10.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFGHFWFV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0047096" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647846v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde M. Causse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq318" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600426v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane S. Munos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rolland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2010.02139.x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663062v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuc Thi Do" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sulpice" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair R. Fernie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01888001v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Larmure" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie G. Munier-Jolain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600425v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Tripodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Grandillo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern338" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482037v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-H&#233;naut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233; Guinet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482186v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Lamboeuf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Balestrini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiano Sillo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482130v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Montesano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Conte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482153v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05481946v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubreuil" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05045105v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Angot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04990784v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04645313v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lun Jing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550016v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778630v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669592v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04911051v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pratikshya Joshi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04550009v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04909688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04792674v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208036v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230602v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L. Barnard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04205984v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Frugier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994719v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoum, Mustapha" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034359v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Latour" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Veyland" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213573v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Husson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gagnepain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fran&#231;ois" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04139533v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215206v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Peng" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224465v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04317388v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215109v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarn&#232;s" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03898961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034785v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03692808v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Billiot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03647027v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179215v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497476v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320542v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610596v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Zwieniecki" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585274v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299527v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Krouk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585892v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03299623v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331252v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03003739v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hamdy," TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lejeune-Henaut" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610415v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03610388v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Declerck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332411v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099212v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel G. Krouk" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03101989v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790876v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788246v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787465v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734787v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Barbe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786391v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791068v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Delefortrie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debell&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vera Cullimore" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepetit" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734276v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735036v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerk" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Just" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786738v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733785v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785217v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786226v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941275v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941274v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01941276v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786741v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Declerck" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603276v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785024v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Dymarski" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Million" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787945v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Annicchiarico" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Fionari" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604102v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602489v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1130.6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Lescourret" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Z. Dai" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747294v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745554v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805023v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758276v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753522v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Phuc Thi Do" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754010v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi Do" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tripodi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812667v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910021v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Casellas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669581v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208046v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215131v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Biarnes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215321v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04208043v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714425v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkoun Mustapha" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04250235v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03330835v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03320712v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735265v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Leborgne" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ollivier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787415v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738281v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diatta" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737284v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ils3.org/program" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734432v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786877v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743945v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170477v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034593v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henault" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010083985." TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03445598v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23708/fdi:010082500" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01748523v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/23474" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05488736v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gielen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Louarn" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/y6b2-ge26" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972375v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819431v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00600410v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03423405v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696784v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>