--- v0 (2026-03-26)
+++ v1 (2026-05-05)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,1486 +502,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenergic Activity in the Olfactory Bulb Is a Key Element for the Stability of Olfactory Memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Adult-Born Versus Preexisting Neurons Born at P0 in Olfactory Perception in a Complex Olfactory Environment in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Chalençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Linster</w:t>
+                <w:t xml:space="preserve">Maellie Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maellie Midroit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christina Cho</w:t>
+                <w:t xml:space="preserve">Isabelle Caillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1769-20.2020⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.534-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhz105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370699v1</w:t>
+                <w:t xml:space="preserve">hal-02165778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noradrenergic activity in the olfactory bulb is a key element for the stability of olfactory memory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noradrenergic Activity in the Olfactory Bulb Is a Key Element for the Stability of Olfactory Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Linster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Linster</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maellie Midroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Thenaisie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.JN-RM-1769-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+              <w:t xml:space="preserve">, 2020, 40 (48), pp.9260-9271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1769-20.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992070v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Adult-Born Versus Preexisting Neurons Born at P0 in Olfactory Perception in a Complex Olfactory Environment in Mice</w:t>
+                <w:t xml:space="preserve">Short-term availability of adult-born neurons for memory encoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Cavelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Chalençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Caillé</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ziessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-13521-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhz105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02165778v2</w:t>
+                <w:t xml:space="preserve">hal-03370736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term availability of adult-born neurons for memory encoding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Ziessel</w:t>
+                <w:t xml:space="preserve">Opposite regulation of inhibition by adult- born granule cells during implicit versus explicit olfactory learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéremy Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maellie Midroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13521-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02992098v1</w:t>
+                <w:t xml:space="preserve">hal-02370304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term availability of adult-born neurons for memory encoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topographical representation of odor hedonics in the olfactory bulb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maellie Midroit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Kuczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Ziessel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-13521-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nn.4317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370736v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite regulation of inhibition by adult- born granule cells during implicit versus explicit olfactory learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olfactory perceptual learning requires action of noradrenaline in the olfactory bulb: comparison with olfactory associative learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Vinera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Kermen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Sacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maellie Midroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Memory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/lm.036608.114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370304v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographical representation of odor hedonics in the olfactory bulb</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenet</w:t>
+                <w:t xml:space="preserve">Alteration of olfactory perceptual learning and its cellular basis in aged mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Landrein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Sacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nn.4317⟩</w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2013.08.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370281v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfactory perceptual learning requires action of noradrenaline in the olfactory bulb: comparison with olfactory associative learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+                <w:t xml:space="preserve">Homotypic and Heterotypic Adhesion Induced by Odorant Receptors and the β2-Adrenergic Receptor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Dubacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Boggetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Memory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/lm.036608.114⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e80100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370361v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of olfactory perceptual learning and its cellular basis in aged mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">STOP proteins contribute to the maturation of the olfactory system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Sacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...159 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080100⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Marion Jany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Sacquet</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (2), pp.120-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mcn.2009.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00410222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1991,154 +1723,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory training in post-Covid patients: impact on food behavior and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Moussy</w:t>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+                <w:t xml:space="preserve">Jean-Louis Degraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Altered Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2148,529 +1880,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing odorants during olfactory training: an efficient strategy to improve olfactory perception, cognition and well-being in the elderly?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vieira Jérémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Moussy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faure Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Symposium on Olfaction and Taste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reykjavík, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory training in the elderly: impact on olfactory perception, cognition and well-being.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Moussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Moussy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Vieira</w:t>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rééducation des troubles olfactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Moussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Kassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Boudrahem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Bensafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e journée francophone de kinésithérapie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-long olfactory enrichment induces broad cognitive benefits and structural remodeling of the noradrenergic system in aged mice.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Cavelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thévenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Strasboug/en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2680,161 +2412,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating role of noradrenaline in olfactory discrimination during aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Terrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuming Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maellie Midroit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Sacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId89"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2981,51 +2713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco-Vuilloud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Midroit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Forest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.03.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Milton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.01.066" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Linster" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellie Midroit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thenaisie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cho" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1769-20.2020" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02992070v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165778v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caill&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz105" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02992098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Moreno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cavelius" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ziessel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13521-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370736v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370304v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Forest" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370281v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4317" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.036608.114" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.08.034" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946198v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jamet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080100" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410222v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jany" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jourdan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.02.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956462v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vieira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956482v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kassan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956491v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuming Yin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sacquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747510v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moussy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daud&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Degraix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2024.05.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03820083v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco-Vuilloud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;llie Midroit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Terrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Forest" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Sacquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.03.003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Chalen&#231;on" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrianna Milton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.01.066" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02165778v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maellie Midroit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caill&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz105" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370699v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Linster" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Forest" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Thenaisie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Cho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1769-20.2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Moreno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Cavelius" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ziessel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13521-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370304v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Kuczewski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Kermen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;remy Forest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.4317" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370361v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Vinera" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Didier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/lm.036608.114" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370326v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Landrein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2013.08.034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jamet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fouquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dubacq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boggetto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080100" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00410222v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jany" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jourdan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcn.2009.02.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956514v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Moussy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Degraix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vieira J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faure Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956462v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Vieira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956482v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Kassan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Boudrahem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Bensafi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Greco" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Th&#233;venet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371068v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuming Yin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Sacquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>