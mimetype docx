--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -882,247 +882,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability programs and deliberative processes: assembling sustainable winegrowing in New Zealand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability : A tool for governing wine production in New Zealand ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharine Legun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Sautier</w:t>
+                <w:t xml:space="preserve">Katharine A. Legun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Rosin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10460-018-9879-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.347-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621301v1</w:t>
+                <w:t xml:space="preserve">hal-02623716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability : A tool for governing wine production in New Zealand ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability programs and deliberative processes: assembling sustainable winegrowing in New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Legun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sautier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugh Campbell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.12.194⟩</w:t>
+              <w:t xml:space="preserve">Agriculture and Human Values</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (4), pp.837-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10460-018-9879-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02623716v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From compliance to co-production: Emergent forms of agency in sustainable wine production in new zealand</w:t>
               </w:r>
@@ -1134,51 +1134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher J Rosin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine A Legun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1368,51 +1368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Alroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine A. Legun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Whitehead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,64 +4583,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NZ transition towards sustainable winegrowing practices - Preliminary report. The NZ Sustainability Dashboard Internal Research Report IN15/08.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharine A. Legun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Rosin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] IN15/08, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -4857,51 +4857,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="291DC052"/>
+    <w:nsid w:val="A3290400"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5088,51 +5088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-sautier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6331-3205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. de Olde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Whitehead" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621301v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Legun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-018-9879-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623716v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine A. Legun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rosin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Campbell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.194" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN868V7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Rosin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine A Legun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17733747" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alroe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9030332" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Moller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Mcdowell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona J. Macleod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9803-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP13076" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0808-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04312699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Somera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noblia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vauzelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/btva-tz49" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-sautier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6331-3205" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04466055v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chiron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2023.106078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04180288v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Magda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360535v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Douhard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Savietto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.2.4773" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721797v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ruiz-Huidobro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sagot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lugagne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Huang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Milhes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49034-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelien M. de Olde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Whitehead" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.058" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390609v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fern&#225;ndez-Manjarr&#233;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Ruiz-Benito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Zavala" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Camarero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pulido" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10093065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623716v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine A. Legun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Rosin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Campbell" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.12.194" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TN868V7Q-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Legun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10460-018-9879-z" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623909v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Rosin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine A Legun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X17733747" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.050" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605040v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Alroe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Noe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su9030332" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Moller" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Mcdowell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona J. Macleod" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-016-9803-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646579v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CP13076" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647234v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Gin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Morel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-013-0808-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04312699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013INPT0144" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04203474v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chiron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889130v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Janodet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Rostellato" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Astruc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890256v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Somera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Noblia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091617v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beaugrand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785470v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794723v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794710v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794712v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738572v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745251v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745525v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890283v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787551v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794715v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786965v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vauzelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Theau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/btva-tz49" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090585v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794721v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810749v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>