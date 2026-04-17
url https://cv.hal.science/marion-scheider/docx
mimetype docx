--- v1 (2026-03-26)
+++ v2 (2026-04-17)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Marion SCHEIDER-YILMAZ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postdoctorante en Sociologie</w:t>
+        <w:t xml:space="preserve">Cheffe de projet Ateliers de Design Citoyen, Chaire internationale SIÂGE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -180,1258 +180,1587 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion and citizenship in a society of longevity: up and down the ladder, from universal principles to methodological challenges. The case of citizen design workshops in France</w:t>
+                <w:t xml:space="preserve">La photographie comme support d’expression : une expérimentation franco-allemande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+                <w:t xml:space="preserve">Helen Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mascova</w:t>
+                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
+                <w:t xml:space="preserve">Anamaria Depner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wanka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de las Ciencias Sociales y Humanísticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nùmero especial : "Red conocimiento en marcha", 14 (27), pp.105-132</w:t>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48 (179)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05072262v1</w:t>
+                <w:t xml:space="preserve">hal-05570063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">One word, one meaning? A Franco-German analysis of the circulation of spatial concepts across linguistic, disciplinary and national boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Depner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wanka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Gerontologie und Geriatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00391-025-02529-y⟩</w:t>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 172, pp.106895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2026.106895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05465261v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting territories and communities to ageing: public policies and democratic agencies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approcher la spatialité par son vocabulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mario Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rs1.hs1.0014⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15aet⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-04686305v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation des usagers : du champ des possibles aux modalités réelles de représentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raùl Morales La Mura</w:t>
+                <w:t xml:space="preserve">Inclusion and citizenship in a society of longevity: up and down the ladder, from universal principles to methodological challenges. The case of citizen design workshops in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mascova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Iberoamericana de las Ciencias Sociales y Humanísticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nùmero especial : "Red conocimiento en marcha", 14 (27), pp.105-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245594v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Depner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wanka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rs1.079.0009⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Gerontologie und Geriatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00391-025-02529-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02064478v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adapting territories and communities to ageing: public policies and democratic agencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 79 (1), pp.17-41. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rs1.079.0017⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 2024 (HS1), pp.13-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.hs1.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-02064484v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04686305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Participation des usagers : du champ des possibles aux modalités réelles de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raùl Morales La Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pensée plurielle - Parole, pratiques et réflexions du social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Faut-il articuler l’évaluation et la participation dans les institutions sociales et médico-sociales ?, 1 (53), pp.36-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pp.053.0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03238190v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t>
+              <w:t xml:space="preserve">, 2018, 79, pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rs1.076.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rs1.079.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01792892v1</w:t>
+                <w:t xml:space="preserve">halshs-02064478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (1), pp.17-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.079.0017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238189v1</w:t>
+                <w:t xml:space="preserve">halshs-02064484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La démarche Villes et communautés amies des aînés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Perspectives internationales autour de la participation des aînés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Garon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie sociale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992786v1</w:t>
+                <w:t xml:space="preserve">hal-03238190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retraite et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rs1.076.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01792892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03238189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démarche Villes et communautés amies des aînés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot-Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Scheider</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.177-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.164.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La participation citoyenne à l’épreuve du vieillissement territorial. Quatre études de cas de modèles d’intégration citoyenne des aînés dans le Grand-Est français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cidades. Comunidades e Territórios</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (6), pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01593113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1441,1052 +1770,1052 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentants des usagers : où sont-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raùl Morales La Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e colloque franco-latino-américain de recherche sur le handicap. Quelles sociétés du vivre-ensemble? Réfléchir sur les expériences d’inégalités, de participation sociale et les processus identitaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtuel, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-friendly communities: Designing a participative model for a former industrial territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing in Europe. Places, spaces and cultures of ageing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Sociological Association's Research Network on Ageing in Europe (RN01), Jan 2021, Jyväskylä (en ligne), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de participation citoyenne des publics âgés et des publics handicapés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque international du REIACTIS « Société inclusive et avancée en âge »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier de découvertes méthodologiques - Accompagner la production d'une parole collective. Retours d'expérience développée dans le Val de Fensch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’expérience d’atelier de design social en Val de Fensch et ses perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque international du REIACTIS « Société inclusive et avancée en âge »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">6e colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réiactis (Réseau d'études international sur l'âge, la citoyenneté et l'intégration socio-économique), Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02992617v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience d’atelier de design social en Val de Fensch et ses perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Atelier de découvertes méthodologiques - Accompagner la production d'une parole collective. Retours d'expérience développée dans le Val de Fensch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réiactis (Réseau d'études international sur l'âge, la citoyenneté et l'intégration socio-économique), Feb 2020, Metz, France</w:t>
+              <w:t xml:space="preserve">6e colloque international du REIACTIS « Société inclusive et avancée en âge »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991168v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02992617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre citoyenneté et reconnaissance sociale des personnes en situation de handicap et âgées. CDCA : renouveler le pouvoir collectif des personnes en situation de handicap et des personnes âgées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vieillissement : Quels enjeux pour les territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut transdisciplinaire d’étude du vieillissement (ITEV) de l’Ecole pratique des Hautes Etudes (EPHE), Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Conseils départementaux de la citoyenneté et de l’autonomie (CDCA) : Repenser la consultation des personnes âgées dans les départements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nde journée d’étude régionale « La participation demain.. Sens et enjeux pour les personnes accueillies dans les institutions sociales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut régional de travail social de Lorraine (IRTS), Apr 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie (AFS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des « intermédiaires du vieillissement actif » à l’interface : l’exemple des démarches « villes et communautés amies des aînés » en Wallonie et à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation citoyenne des aînés ou comment créer une interface pour penser et agir face aux enjeux du vieillissement. Des institutions à une culture de la relation dans les processus décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergences et diversité des modèles participatifs. Contextes, constats et faits saillants issus du Programme d’Étude International sur le Vieillissement (PEIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque International du Réseau d’Études International sur l’Âge, la Citoyenneté et l’Intégration Socio-Économique (REIACTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2496,417 +2825,417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing in communities and territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024 (HS1), 124 p., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04686307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et droits humains : réflexions croisées entre le handicap et le vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (2), https://www.erudit.org/fr/revues/aequitas/2023-v29-n2-aequitas08962/, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement et territoires. Défis démographiques, enjeux démocratiques (vol 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibauld Moulaert; Marion Scheider; Jean-Philippe Viriot Durandal. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79, pp.172, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02064476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillissement et territoires. Défis démographiques, enjeux démocratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, pp.172, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01792891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2916,91 +3245,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurez-vous... Que les organisations représentant les personnes âgées et les personnes handicapées participent de manière morcelée aux instances consultatives qui les concernent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3010,222 +3339,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble, berceau de la gérontologie sociale en France : du Centre Pluridisciplinaire De Gérontologie (CPDG) à la Graduate school « bien vivre, bien vieillir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Capuano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.ilvv.fr/fr/mission-2-faire-connaitre/lettre-info</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04686300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société inclusive : regards sociologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raùl Morales La Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3235,239 +3564,239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3477,114 +3806,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté engagée et autonomie : le cas de la participation des personnes handicapées et des personnes âgées dans les Conseils Départementaux de la Citoyenneté et de l'Autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université de Lorraine, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022LORR0223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04053350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3652,51 +3981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="494897B1"/>
+    <w:nsid w:val="9817A472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3883,51 +4212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-scheider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8490-9582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245594v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Morales La Mura" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0036" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0177" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544023v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Calvez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992904v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686307v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792891v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04053350v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0223" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-scheider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8490-9582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.106895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Morales La Mura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Calvez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04053350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0223" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>