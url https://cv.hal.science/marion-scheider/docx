--- v2 (2026-04-17)
+++ v3 (2026-05-12)
@@ -452,226 +452,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05570118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approcher la spatialité par son vocabulaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusion and citizenship in a society of longevity: up and down the ladder, from universal principles to methodological challenges. The case of citizen design workshops in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mascova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radoslav Gruev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Iberoamericana de las Ciencias Sociales y Humanísticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nùmero especial : "Red conocimiento en marcha", 14 (27), pp.105-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05570046v1</w:t>
+                <w:t xml:space="preserve">hal-05072262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusion and citizenship in a society of longevity: up and down the ladder, from universal principles to methodological challenges. The case of citizen design workshops in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approcher la spatialité par son vocabulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Iberoamericana de las Ciencias Sociales y Humanísticas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15aet⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072262v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Je regarde l’espace différemment maintenant&amp;quot;. Ein ökogerontologischer, partizipativer Ansatz im deutsch-französischen Dialog</w:t>
               </w:r>
@@ -1038,51 +1038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79, pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1116,51 +1116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des territoires au vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,51 +1298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Garon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Essentiels Amis des aînés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1393,51 +1393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76, pp.9-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1471,51 +1471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définitions et enjeux de la participation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-friendly communities: Designing a participative model for a former industrial territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,51 +2082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e colloque international du REIACTIS "Société inclusive et avancée en âge"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réiactis (Réseau d'études international sur l'âge, la citoyenneté et l'intégration socio-économique), Feb 2020, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2227,178 +2227,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre citoyenneté et reconnaissance sociale des personnes en situation de handicap et âgées. CDCA : renouveler le pouvoir collectif des personnes en situation de handicap et des personnes âgées ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Moulaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vieillissement : Quels enjeux pour les territoires ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut transdisciplinaire d’étude du vieillissement (ITEV) de l’Ecole pratique des Hautes Etudes (EPHE), Apr 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992904v1</w:t>
+                <w:t xml:space="preserve">hal-02992846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Égalités et inégalités des populations âgées dans les territoires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre citoyenneté et reconnaissance sociale des personnes en situation de handicap et âgées. CDCA : renouveler le pouvoir collectif des personnes en situation de handicap et des personnes âgées ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Journées annuelles de la Société française de gériatrie et de gérontologie (JASFGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Vieillissement : Quels enjeux pour les territoires ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut transdisciplinaire d’étude du vieillissement (ITEV) de l’Ecole pratique des Hautes Etudes (EPHE), Apr 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02992846v1</w:t>
+                <w:t xml:space="preserve">hal-02992904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Conseils départementaux de la citoyenneté et de l’autonomie (CDCA) : Repenser la consultation des personnes âgées dans les départements ?</w:t>
               </w:r>
@@ -2466,51 +2466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaître et reconnaître le pouvoir des vieux : comparaison France/Québec de l’implication territoriale des aînés dans et autour des démarches « Villes et communautés amies des aînés »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes rencontres internationales en urbanisme de l'Association pour la Promotion de l'Enseignement et de la Recherche en Aménagement et Urbanisme (APERAU), « Les nouvelles coopérations urbaines et territoriales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2839,51 +2839,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing in communities and territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2947,51 +2947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyenneté et droits humains : réflexions croisées entre le handicap et le vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider-Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thibauld Moulaert; Marion Scheider; Jean-Philippe Viriot Durandal. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 79, pp.172, 2018</w:t>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retraite et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, pp.172, 2017</w:t>
@@ -3572,57 +3572,57 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3631,103 +3631,103 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237868v1</w:t>
+                <w:t xml:space="preserve">hal-03563787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engagement bénévole et citoyenneté des aînés. Regards croisés entre la France, l’Amérique du Nord et quatre grandes villes européennes (Mémorandum de synthèse PEIV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">L’intégration sociale des personnes âgées et leur participation à l’action sur leur environnement. Comparaison entre quatre études de cas du Grand Est français et des études de cas internationales ciblées au Québec, aux États-Unis, en Angleterre, en Belgique et en Espagne (Rapport extensif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Viriot Durandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibauld Moulaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,73 +3736,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Scheider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabitha Sunoogo Oubda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.130</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme de Recherche Internationale sur le Vieillissement (PEIV), REIACTIS. 2016, pp.694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563787v1</w:t>
+                <w:t xml:space="preserve">hal-03237868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3981,51 +3981,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9817A472"/>
+    <w:nsid w:val="103DAFA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4212,51 +4212,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-scheider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8490-9582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.106895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Morales La Mura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Calvez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04053350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0223" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-scheider" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8490-9582" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570063v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Klein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider-Yilmaz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Moulaert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Depner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wanka" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570118v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2026.106895" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot Durandal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mascova" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoslav Gruev" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15aet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465261v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00391-025-02529-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686305v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Viriot-Durandal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Garon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paris" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.hs1.0014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Scheider" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#249;l Morales La Mura" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pp.053.0036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064478v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.079.0017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238190v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792892v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rs1.076.0009" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03238189v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabitha Sunoogo Oubda" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.164.0177" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03544023v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Calvez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02991168v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02992617v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992846v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992904v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992894v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992925v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992941v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992975v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686307v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695210v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02064476v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01792891v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04132995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04686300v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Capuano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Monfort" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03245599v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03563787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03237868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04053350v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LORR0223" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>