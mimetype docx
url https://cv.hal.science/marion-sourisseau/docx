--- v0 (2026-03-26)
+++ v1 (2026-05-09)
@@ -368,373 +368,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Influenza Virus Entry Inhibitor Targets Class II PI3 Kinase and Synergizes with Oseltamivir</w:t>
+                <w:t xml:space="preserve">Deep Mutational Scanning Comprehensively Maps How Zika Envelope Protein Mutations Affect Viral Growth and Antibody Escape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan O'Hanlon</w:t>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor H. Leyva-Grado</w:t>
+                <w:t xml:space="preserve">Daniel J.P. Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+                <w:t xml:space="preserve">Megan C. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew J. Evans</w:t>
+                <w:t xml:space="preserve">Carina H. Storrs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Megan L. Shaw</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ethan C. Veit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (10), pp.1779-1793. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01291-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181132v1</w:t>
+                <w:t xml:space="preserve">hal-04181133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Mutational Scanning Comprehensively Maps How Zika Envelope Protein Mutations Affect Viral Growth and Antibody Escape</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An Influenza Virus Entry Inhibitor Targets Class II PI3 Kinase and Synergizes with Oseltamivir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan O'Hanlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor H. Leyva-Grado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina H. Storrs</w:t>
+                <w:t xml:space="preserve">Matthew J. Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan C. Veit</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Megan L. Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (23), </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.1779-1793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01291-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.9b00230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181133v1</w:t>
+                <w:t xml:space="preserve">hal-04181132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing Zika Virus Neutralization Determinants with Glycoprotein Mutants Bearing Linear Epitope Insertions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew T. Chambers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan C. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essanna S. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J. Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,64 +902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rescue of the 1947 Zika Virus Prototype Strain with a Cytomegalovirus Promoter-Driven cDNA Clone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan C. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael M. Espino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1088,51 +1088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Israelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan C. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (1), </w:t>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Israelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M Narbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew J Evans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavriel Mullokandov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Agudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1549,204 +1549,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDR Identifies a Conserved Human and Murine Hepatic Progenitor and Instructs Early Liver Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal Analysis of Hepatitis C Virus Cell Entry with Occludin Directed Blocking Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orit Goldman</w:t>
+                <w:t xml:space="preserve">Maria L Michta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songyan Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+                <w:t xml:space="preserve">Chati Zony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Israelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelle Dziedzic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wissam Hamou</w:t>
+                <w:t xml:space="preserve">Sharon E Hopcraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2013.04.026⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181119v1</w:t>
+                <w:t xml:space="preserve">hal-04181118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic Cells Derived From Induced Pluripotent Stem Cells of Pigtail Macaques Support Hepatitis C Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orit Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenqian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1787,459 +1787,459 @@
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 145 (5), pp.966-969.e7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Analysis of Hepatitis C Virus Cell Entry with Occludin Directed Blocking Antibodies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">KDR Identifies a Conserved Human and Murine Hepatic Progenitor and Instructs Early Liver Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orit Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyan Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chati Zony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Israelow</w:t>
+                <w:t xml:space="preserve">Noelle Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon E Hopcraft</w:t>
+                <w:t xml:space="preserve">Wissam Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003244. </w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.748-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181118v1</w:t>
+                <w:t xml:space="preserve">hal-04181119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time whole-body visualization of Chikungunya Virus infection and host interferon response in zebrafish.</w:t>
+                <w:t xml:space="preserve">HIV-1 Nef promotes the localization of Gag to the cell membrane and facilitates viral cell-to-cell transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Palha</w:t>
+                <w:t xml:space="preserve">Marine Malbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briolat</w:t>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Lutfalla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+                <w:t xml:space="preserve">Fabien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003619. </w:t>
+              <w:t xml:space="preserve">Retrovirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10 (1), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1742-4690-10-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01109454v1</w:t>
+                <w:t xml:space="preserve">pasteur-00850114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 Nef promotes the localization of Gag to the cell membrane and facilitates viral cell-to-cell transfer</w:t>
+                <w:t xml:space="preserve">Real-time whole-body visualization of Chikungunya Virus infection and host interferon response in zebrafish.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Malbec</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nuno Palha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Briolat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Lutfalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retrovirology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 10 (1), pp.80. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (9), pp.e1003619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1742-4690-10-80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00850114v1</w:t>
+                <w:t xml:space="preserve">pasteur-01109454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HepG2 Cells Expressing MicroRNA miR-122 Support the Entire Hepatitis C Virus Life Cycle</w:t>
               </w:r>
@@ -2251,77 +2251,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M Narbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Israelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L Michta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E Hopcraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (22), pp.12087-12092. </w:t>
@@ -2385,51 +2385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen K W Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Chretien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2774,51 +2774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetherin restricts productive HIV-1 cell-to-cell transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoletta Casartelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Feldmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2908,51 +2908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial inhibition of human immunodeficiency virus replication by type I interferons: impact of cell-to-cell viral transfer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vendrame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3019,157 +3019,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00458082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inefficient human immunodeficiency virus replication in mobile lymphocytes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Characterization of reemerging chikungunya virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Schilte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Casartelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sol-Foulon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 81 (2), pp.1000-12. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (6), pp.e89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01629-06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00292736v1</w:t>
+                <w:t xml:space="preserve">pasteur-00161827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human muscle satellite cells as targets of Chikungunya virus infection.</w:t>
               </w:r>
@@ -3283,429 +3287,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00292848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of reemerging chikungunya virus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Proteasome Regulates HIV-1 Transcription by Both Proteolytic and Nonproteolytic Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Lassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030089⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (3), pp.369-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2006.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00161827v1</w:t>
+                <w:t xml:space="preserve">hal-04171487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proteasome Regulates HIV-1 Transcription by Both Proteolytic and Nonproteolytic Mechanisms</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">ZAP-70 kinase regulates HIV cell-to-cell spread and virological synapse formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sol-Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Linares</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2006.12.020⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.516-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171487v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00292789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAP-70 kinase regulates HIV cell-to-cell spread and virological synapse formation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Inefficient human immunodeficiency virus replication in mobile lymphocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sol-Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (2), pp.516-26. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 81 (2), pp.1000-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01629-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00292789v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00292736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-7–induced proliferation of recent thymic emigrants requires activation of the PI3K pathway</w:t>
               </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrina Kinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Mongellaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telmo Henriques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3857,51 +3857,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How tick-borne flaviviruses hijack the cell : dangerous liaisons between viral RNA and cellular proteins in human hosts and Ixodes ricinus ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3959,307 +3959,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tick-borne flaviviruses hijack the cell : dangerous liaisons between viral RNA and cellular proteins in human hosts and Ixodes ricinus ticks</w:t>
+                <w:t xml:space="preserve">How tick-borne flaviviruses hijack the cell: dangerous liaisons between viral RNA and cellular proteins in human hosts and Ixodes ricinus ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cléa Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI èmes Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Keystone Symposia : Positive Strand RNA Viruses: Interdisciplinary Advances in Virology, Pathogenesis, Immunology, and Technology Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Killarney, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803553v1</w:t>
+                <w:t xml:space="preserve">hal-04803250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tick-borne flaviviruses hijack the cell: dangerous liaisons between viral RNA and cellular proteins in human hosts and Ixodes ricinus ticks</w:t>
+                <w:t xml:space="preserve">How tick-borne flaviviruses hijack the cell : dangerous liaisons between viral RNA and cellular proteins in human hosts and Ixodes ricinus ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Keystone Symposia : Positive Strand RNA Viruses: Interdisciplinary Advances in Virology, Pathogenesis, Immunology, and Technology Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Killarney, Ireland</w:t>
+              <w:t xml:space="preserve">XXVI èmes Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803250v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for tick-borne encephalitis virus in its human host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4465,51 +4465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How tick-borne arboviruses hijack the cell : Dangerous liaisons between orthoflaviviruses and their vertebrate hosts or tick vector.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département Santé Animal INRAe, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4560,51 +4560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,57 +4653,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4717,118 +4717,118 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Kamilla Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
+              <w:t xml:space="preserve">JAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181142v1</w:t>
+                <w:t xml:space="preserve">hal-04182705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4842,112 +4842,112 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamilla Gorna</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182705v1</w:t>
+                <w:t xml:space="preserve">hal-04571210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détournement de la cellule par un flavivirus transmis par les tiques : liaisons dangereuses entre l'ARN viral et les protéines cellulaires chez l'humain et la tique Ixodes ricinus</w:t>
+                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
@@ -4961,624 +4961,624 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houssam Attoui</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Journées francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181145v1</w:t>
+                <w:t xml:space="preserve">hal-04181139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Détournement de la cellule par un flavivirus transmis par les tiques : liaisons dangereuses entre l'ARN viral et les protéines cellulaires chez l'humain et la tique Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">XXVème Journées francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571210v1</w:t>
+                <w:t xml:space="preserve">hal-04181145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Grot</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181139v1</w:t>
+                <w:t xml:space="preserve">hal-04181142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus and mammalian host-specific interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sourisseau</w:t>
+                <w:t xml:space="preserve">Y Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y Unterfinger</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-03943200v1</w:t>
+                <w:t xml:space="preserve">anses-03943154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus and mammalian host-specific interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sourisseau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Y Unterfinger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03943154v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03943200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,51 +5659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How flaviviruses hijack the cell: dangerous liaisons between viral proteins and cellular antiviral defenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5741,51 +5741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie, par mutagénèse dirigée à haut débit, des mutations de la protéine d’enveloppe du virus Zika, affectant sa réplication et l’échappement aux anticorps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel J P Lawrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5866,51 +5866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals potential virus- and mammalian host-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
@@ -5991,51 +5991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus-specific interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
@@ -6424,51 +6424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Wu Chuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Holzmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6555,51 +6555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated protein-protein interaction and RNA interference screens reveal novel restriction and dependency factors for a tick-borne flavivirus in its human host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,51 +6607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6842,51 +6842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181132v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O'Hanlon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Leyva-Grado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Evans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L. Shaw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J.P. Lawrence" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C. Schwarz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina H. Storrs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C. Veit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01291-19" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Chambers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essanna S. Gray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00505-18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod R. Balasubramaniam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesha Grant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Espino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00246-16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Hopcraft" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher D. Azarm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Israelow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00009-15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket S. Ponia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Balasubramaniam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2016.05.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Narbus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Evans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriel Mullokandov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Agudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bashir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Goldman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Han" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Dziedzic" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Hamou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2013.04.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Gori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Kiem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.07.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Michta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chati Zony" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E Hopcraft" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003619" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00850114v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-80" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05843-11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00590930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen K W Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Michta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Narbus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerina Kratovac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01555-10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chretien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00498504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000955" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vendrame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mammano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01235-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292736v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sol-Foulon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01629-06" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ozden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lark L Coffey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lassot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.12.020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601509" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Swainson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Kinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mongellaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Henriques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-06-027912" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803553v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A Lacour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803250v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Torres" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943200v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemasson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourisseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caignard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Unterfinger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943154v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J P Lawrence" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Schwarz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina H Storrs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Veit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rogee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J.P. Lawrence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C. Schwarz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina H. Storrs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C. Veit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01291-19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O'Hanlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Leyva-Grado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Evans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L. Shaw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Chambers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essanna S. Gray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00505-18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod R. Balasubramaniam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesha Grant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Espino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00246-16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Hopcraft" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher D. Azarm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Israelow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00009-15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket S. Ponia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Balasubramaniam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2016.05.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Narbus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Evans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriel Mullokandov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Agudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bashir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Michta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chati Zony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E Hopcraft" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Goldman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Gori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Kiem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.07.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Dziedzic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Hamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2013.04.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00850114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-80" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05843-11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00590930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen K W Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Michta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Narbus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerina Kratovac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01555-10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chretien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00498504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000955" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vendrame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mammano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01235-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ozden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lark L Coffey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lassot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.12.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sol-Foulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601509" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01629-06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Swainson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Kinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mongellaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Henriques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-06-027912" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Torres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A Lacour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourisseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Unterfinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caignard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J P Lawrence" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Schwarz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina H Storrs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Veit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rogee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>