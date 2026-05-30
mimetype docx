--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -1549,429 +1549,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Analysis of Hepatitis C Virus Cell Entry with Occludin Directed Blocking Antibodies</w:t>
+                <w:t xml:space="preserve">Hepatic Cells Derived From Induced Pluripotent Stem Cells of Pigtail Macaques Support Hepatitis C Virus Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria L Michta</w:t>
+                <w:t xml:space="preserve">Orit Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chati Zony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Israelow</w:t>
+                <w:t xml:space="preserve">Wenqian He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharon E Hopcraft</w:t>
+                <w:t xml:space="preserve">Jennifer L Gori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Peter Kiem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003244⟩</w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 145 (5), pp.966-969.e7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181118v1</w:t>
+                <w:t xml:space="preserve">hal-04181121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatic Cells Derived From Induced Pluripotent Stem Cells of Pigtail Macaques Support Hepatitis C Virus Infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KDR Identifies a Conserved Human and Murine Hepatic Progenitor and Instructs Early Liver Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orit Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songyan Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer L Gori</w:t>
+                <w:t xml:space="preserve">Noelle Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Peter Kiem</w:t>
+                <w:t xml:space="preserve">Wissam Hamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 145 (5), pp.966-969.e7. </w:t>
+              <w:t xml:space="preserve">Cell Stem Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (6), pp.748-760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.gastro.2013.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.stem.2013.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181121v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KDR Identifies a Conserved Human and Murine Hepatic Progenitor and Instructs Early Liver Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orit Goldman</w:t>
+                <w:t xml:space="preserve">Temporal Analysis of Hepatitis C Virus Cell Entry with Occludin Directed Blocking Antibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songyan Han</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+                <w:t xml:space="preserve">Maria L Michta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelle Dziedzic</w:t>
+                <w:t xml:space="preserve">Chati Zony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Israelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissam Hamou</w:t>
+                <w:t xml:space="preserve">Sharon E Hopcraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Stem Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (6), pp.748-760. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.e1003244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.stem.2013.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181119v1</w:t>
+                <w:t xml:space="preserve">hal-04181118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 Nef promotes the localization of Gag to the cell membrane and facilitates viral cell-to-cell transfer</w:t>
               </w:r>
@@ -2264,64 +2264,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Israelow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria L Michta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharon E Hopcraft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (22), pp.12087-12092. </w:t>
@@ -3019,606 +3019,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00458082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of reemerging chikungunya virus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Proteasome Regulates HIV-1 Transcription by Both Proteolytic and Nonproteolytic Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Lassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030089⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (3), pp.369-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2006.12.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00161827v1</w:t>
+                <w:t xml:space="preserve">hal-04171487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human muscle satellite cells as targets of Chikungunya virus infection.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZAP-70 kinase regulates HIV cell-to-cell spread and virological synapse formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lark L Coffey</w:t>
+                <w:t xml:space="preserve">Nathalie Sol-Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe V Afonso</w:t>
+                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Trouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000527⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (2), pp.516-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00292848v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00292789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proteasome Regulates HIV-1 Transcription by Both Proteolytic and Nonproteolytic Mechanisms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of reemerging chikungunya virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Linares</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Schilte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicoletta Casartelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Trouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Guivel-Benhassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2006.12.020⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3 (6), pp.e89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0030089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171487v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00161827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZAP-70 kinase regulates HIV cell-to-cell spread and virological synapse formation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human muscle satellite cells as targets of Chikungunya virus infection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ozden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Huerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Sol-Foulon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Porrot</w:t>
+                <w:t xml:space="preserve">Lark L Coffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Trouillet</w:t>
+                <w:t xml:space="preserve">Philippe V Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (2), pp.516-26. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (6), pp.e527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.emboj.7601509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0000527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00292789v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00292848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inefficient human immunodeficiency virus replication in mobile lymphocytes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sol-Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Porrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4653,176 +4653,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Détournement de la cellule par un flavivirus transmis par les tiques : liaisons dangereuses entre l'ARN viral et les protéines cellulaires chez l'humain et la tique Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamilla Gorna</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
+              <w:t xml:space="preserve">XXVème Journées francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182705v1</w:t>
+                <w:t xml:space="preserve">hal-04181145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+                <w:t xml:space="preserve">Cartographie comparative des interactions protéines-protéines entre deux flavivirus transmis par les tiques et leurs hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
@@ -4836,469 +4836,469 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilla Gorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">JAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département Santé Animal Inrae, Oct 2023, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571210v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Grot</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Richardson</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181139v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détournement de la cellule par un flavivirus transmis par les tiques : liaisons dangereuses entre l'ARN viral et les protéines cellulaires chez l'humain et la tique Ixodes ricinus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Grot</w:t>
+                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Houssam Attoui</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Journées francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Meeting on Viral Zoonosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181145v1</w:t>
+                <w:t xml:space="preserve">hal-04571210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus- and mammalian host-specific interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Piumi</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine A. Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Richardson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Meeting on Viral Zoonoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Saint-Raphael, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04181142v1</w:t>
+                <w:t xml:space="preserve">hal-04181139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative mapping of protein-protein interactions between tick-borne flaviviruses and their mammalian hosts reveals virus and mammalian host-specific interactions</w:t>
               </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TTP10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Murighiol, Romania</w:t>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
@@ -6043,51 +6043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Ticks and Tick-borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual, France</w:t>
@@ -6607,51 +6607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6842,51 +6842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J.P. Lawrence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C. Schwarz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina H. Storrs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C. Veit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01291-19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O'Hanlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Leyva-Grado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Evans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L. Shaw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Chambers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essanna S. Gray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00505-18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod R. Balasubramaniam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesha Grant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Espino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00246-16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Hopcraft" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher D. Azarm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Israelow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00009-15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket S. Ponia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Balasubramaniam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2016.05.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Narbus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Evans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriel Mullokandov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Agudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bashir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Michta" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chati Zony" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E Hopcraft" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003244" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181121v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Goldman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Gori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Kiem" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.07.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181119v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Han" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Dziedzic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Hamou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2013.04.026" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00850114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-80" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05843-11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00590930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen K W Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Michta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Narbus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerina Kratovac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01555-10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chretien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00498504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000955" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vendrame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mammano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01235-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292848v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ozden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huerre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lark L Coffey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171487v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lassot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.12.020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292789v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sol-Foulon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601509" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01629-06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Swainson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Kinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mongellaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Henriques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-06-027912" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Torres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A Lacour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourisseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Unterfinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caignard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J P Lawrence" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Schwarz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina H Storrs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Veit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rogee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251902v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gracias" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chazal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decombe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.202357424" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourisseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J.P. Lawrence" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C. Schwarz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina H. Storrs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C. Veit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01291-19" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan O'Hanlon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor H. Leyva-Grado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Evans" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan L. Shaw" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.9b00230" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181131v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew T. Chambers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essanna S. Gray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00505-18" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181130v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashank Tripathi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod R. Balasubramaniam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia A. Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Mena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alesha Grant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1006258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M. Espino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00246-16" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E. Hopcraft" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher D. Azarm" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Israelow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00009-15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181126v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket S. Ponia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Balasubramaniam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Miorin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2016.05.009" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181122v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Narbus" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Evans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hep.27227" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavriel Mullokandov" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Agudo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bashir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orit Goldman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqian He" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer L Gori" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Peter Kiem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.gastro.2013.07.026" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181119v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songyan Han" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Dziedzic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Hamou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stem.2013.04.026" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181118v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Michta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chati Zony" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon E Hopcraft" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00850114v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malbec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guivel-Benhassine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Porrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-4690-10-80" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01109454v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Palha" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briolat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Lutfalla" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003619" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181116v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.05843-11" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00590930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Louis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen K W Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pothlichet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001284" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181436v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Michta" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M. Narbus" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerina Kratovac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01555-10" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458108v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Schilte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Couderc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chretien" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gangneux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20090851" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00498504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Casartelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feldmann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000955" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00458082v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vendrame" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perrin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schwartz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Mammano" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01235-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Lassot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Latreille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rousset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2006.12.020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292789v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sol-Foulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Trouillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601509" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00161827v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0030089" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292848v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ozden" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Huerre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Riviere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lark L Coffey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe V Afonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0000527" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00292736v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01629-06" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181115v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Swainson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrina Kinet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mongellaz" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Henriques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2006-06-027912" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316650v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A. Lacour" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Richardson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803250v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;a Torres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine A Lacour" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803553v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Caignard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803537v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803260v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805939v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181145v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182705v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilla Gorna" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181142v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181139v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sourisseau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Unterfinger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Caignard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943200v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Petit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181138v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Gorna" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181441v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181437v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J P Lawrence" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan C Schwarz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina H Storrs" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan C Veit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366330v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805210v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thibaudeau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rogee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04805151v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu Chuang" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Holzmuller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rog&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181137v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>