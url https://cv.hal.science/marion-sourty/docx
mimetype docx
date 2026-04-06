--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1029,425 +1029,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and structural cerebral changes in key brain regions after a facilitation programme for episodic future thought in relapsing-remitting multiple sclerosis patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Ernst</w:t>
+                <w:t xml:space="preserve">Brain perfusion in dementia with Lewy bodies and Alzheimer''s disease: an arterial spin labeling MRI study on prodromal and mild dementia stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Botzung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13195-016-0196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439457v1</w:t>
+                <w:t xml:space="preserve">hal-04205506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain perfusion in dementia with Lewy bodies and Alzheimer''s disease: an arterial spin labeling MRI study on prodromal and mild dementia stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying Dynamic Functional Connectivity Changes in Dementia with Lewy Bodies Based on Product Hidden Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Sourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thoraval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alzheimer's Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13195-016-0196-8⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncom.2016.00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205506v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Dynamic Functional Connectivity Changes in Dementia with Lewy Bodies Based on Product Hidden Markov Models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional and structural cerebral changes in key brain regions after a facilitation programme for episodic future thought in relapsing-remitting multiple sclerosis patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Ernst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jack Foucher</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gounot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.60. </w:t>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 105, pp.34-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncom.2016.00060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199665v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1603,51 +1603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional connectivity changes associated with depression in dementia with Lewy bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Querry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Botzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1728,77 +1728,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional connectivity changes associated with depression in Dementia with Lewy bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Querry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Botzung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILBDC 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Amsterdam, Netherlands. pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1983,51 +1983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB and ISMRT 31st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t>
@@ -2300,527 +2300,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altérations longitudinales du connectome cérébral chez une souris modèle de la maladie d'Alzheimer</w:t>
+                <w:t xml:space="preserve">Early dynamic functional connectivity changes in a mouse model of Alzheimer’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bienert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Mathis</w:t>
+                <w:t xml:space="preserve">Anne-Laurence Boutillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, 19-21 mars 2019 à Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766452v1</w:t>
+                <w:t xml:space="preserve">hal-04766442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de la connectivité fonctionnelle et structurale dans un modèle murin de dépression induite par la douleur neuropathique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal brain architecture modifications in a tauopathy mouse model of Alzheimer’s disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Lamy</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bienert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reisert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la SFRMBM, 19-21 mars 2019, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, Strasbourg, France, mars 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250663v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early dynamic functional connectivity changes in a mouse model of Alzheimer’s disease</w:t>
+                <w:t xml:space="preserve">Altérations longitudinales du connectome cérébral chez une souris modèle de la maladie d'Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Karatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Blum</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bienert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, 19-21 mars 2019 à Strasbourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766442v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal brain architecture modifications in a tauopathy mouse model of Alzheimer’s disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie de la connectivité fonctionnelle et structurale dans un modèle murin de dépression induite par la douleur neuropathique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Karatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Reisert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de la Société Française de Résonance Magnétique en Biologie et Médecine, Strasbourg, France, mars 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4ème congrès de la SFRMBM, 19-21 mars 2019, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04784286v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain functional connectivity signatures of neuropathic pain-induced depression in a preclinical model</w:t>
               </w:r>
@@ -2858,51 +2858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018, 16-21 June 2018, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
@@ -2970,64 +2970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reisert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FMTS, Strasbourg, France, décembre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Strasbourg, France</w:t>
@@ -3095,64 +3095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reisert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2018, Paris, France, juin 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
@@ -3175,51 +3175,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité fonctionnelle au repos au stade prodromal de la maladie d'Alzheimer : étude d'un modèle murin de la tauopathie (Thy-Tau22)</w:t>
+                <w:t xml:space="preserve">Remodeled functional connectivity in the early phase of Alzheimer's pathology in a tauopathy mouse model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
@@ -3233,344 +3233,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Education, Management, Information and Mechanical Engineering (EMIM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832820v1</w:t>
+                <w:t xml:space="preserve">hal-04831416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeled functional connectivity in the early phase of Alzheimer's pathology in a tauopathy mouse model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of anesthetics on mouse brain connectivity and function as probed by resting-state fMRI and [18]FDG-PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Karatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bienert</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Education, Management, Information and Mechanical Engineering (EMIM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Shenyang, China</w:t>
+              <w:t xml:space="preserve">ISMRM, Honolulu, United States, mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831416v1</w:t>
+                <w:t xml:space="preserve">hal-04255332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of anesthetics on mouse brain connectivity and function as probed by resting-state fMRI and [18]FDG-PET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connectivité fonctionnelle au repos au stade prodromal de la maladie d'Alzheimer : étude d'un modèle murin de la tauopathie (Thy-Tau22)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thomas</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM, Honolulu, United States, mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255332v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Markovienne cachée produit de la dynamique de la connectivité fonctionnelle du réseau de saillance dans la maladie à corps de Lewy</w:t>
               </w:r>
@@ -3608,51 +3608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de la SFRMBM, 13-15 mars 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3729,51 +3729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 25th Annual Meeting &amp; Exhibition 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honololu, United States</w:t>
@@ -3815,77 +3815,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product Hidden Markov Models for Subject-Based Dynamic Functional Connectivity Analysis of the Resting-State Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Thoraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Armspach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBI, Prague, Czech Republic, avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4210,64 +4210,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reisert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alzheimer's disease and Parkinson's disease conference, Online conference, France, mars 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, En ligne, France. 2019</w:t>
@@ -5178,51 +5178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol-Di Liberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Taufiq Nasseef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Welsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.12.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mondino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.07.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md T. Rahman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiqur Rahman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Chabran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gounot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1240697" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439457v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.03.007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205506v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0196-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199665v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thoraval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Foucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05520759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Moudoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Querry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Degiorgis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766452v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250663v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766442v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thoraval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Armspach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dormegny-Jeanjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotika Bahuguna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura&#8208;adela Harsan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9113.ch5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Isik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAD002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol-Di Liberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Taufiq Nasseef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Welsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.12.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mondino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.07.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md T. Rahman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiqur Rahman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Chabran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gounot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1240697" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0196-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thoraval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Foucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05520759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Moudoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Querry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Degiorgis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thoraval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Armspach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dormegny-Jeanjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotika Bahuguna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura&#8208;adela Harsan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9113.ch5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Isik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAD002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>