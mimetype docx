--- v1 (2026-04-06)
+++ v2 (2026-05-08)
@@ -3175,51 +3175,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodeled functional connectivity in the early phase of Alzheimer's pathology in a tauopathy mouse model</w:t>
+                <w:t xml:space="preserve">Connectivité fonctionnelle au repos au stade prodromal de la maladie d'Alzheimer : étude d'un modèle murin de la tauopathie (Thy-Tau22)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
@@ -3254,323 +3254,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Education, Management, Information and Mechanical Engineering (EMIM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Shenyang, China</w:t>
+              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831416v1</w:t>
+                <w:t xml:space="preserve">hal-04832820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of anesthetics on mouse brain connectivity and function as probed by resting-state fMRI and [18]FDG-PET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remodeled functional connectivity in the early phase of Alzheimer's pathology in a tauopathy mouse model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meltem Karatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Thomas</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bienert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM, Honolulu, United States, mai 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">7th International Conference on Education, Management, Information and Mechanical Engineering (EMIM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255332v1</w:t>
+                <w:t xml:space="preserve">hal-04831416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivité fonctionnelle au repos au stade prodromal de la maladie d'Alzheimer : étude d'un modèle murin de la tauopathie (Thy-Tau22)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential effects of anesthetics on mouse brain connectivity and function as probed by resting-state fMRI and [18]FDG-PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meltem Karatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Degiorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Sourty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bienert</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ISMRM, Honolulu, United States, mai 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832820v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Markovienne cachée produit de la dynamique de la connectivité fonctionnelle du réseau de saillance dans la maladie à corps de Lewy</w:t>
               </w:r>
@@ -5178,51 +5178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol-Di Liberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Taufiq Nasseef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Welsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.12.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mondino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.07.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md T. Rahman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiqur Rahman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Chabran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gounot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1240697" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0196-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thoraval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Foucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05520759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Moudoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Querry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Degiorgis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255332v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832820v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thoraval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Armspach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dormegny-Jeanjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotika Bahuguna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura&#8208;adela Harsan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9113.ch5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Isik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAD002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380986v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sourty" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champagnol-Di Liberti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Taufiq Nasseef" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Welsch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.12.007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Mondino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsych.2023.07.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03783447v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ben Hamida" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darcq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sourty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md T. Rahman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03767753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Carter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Darcq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Toufiqur Rahman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.13227" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797839v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Chabran" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gounot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000486780" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Degiorgis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meltem Karatas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lamy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awaa312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439411v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ernst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2016.1240697" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Botzung" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13195-016-0196-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199665v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thoraval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Foucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2016.00060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439457v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2016.03.007" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05520759v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massyl Moudoud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Querry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meillier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137038v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sanna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701933v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799540v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Degiorgis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bu&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799537v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blum" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252589v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766442v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Boutillier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bienert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reisert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766452v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Mathis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250663v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784288v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784285v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832820v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831416v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thomas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831390v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301294v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396128v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thoraval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Armspach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foucher" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784287v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418672v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dormegny-Jeanjean" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyotika Bahuguna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demian Battaglia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887482v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Harsan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394284030.ch5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844603v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura&#8208;adela Harsan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9113.ch5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201944v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Ben Abdallah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Isik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01412993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016STRAD002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>