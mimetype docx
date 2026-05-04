--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -276,216 +276,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01951464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usage et perception du corps pédagogique en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keli Yerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01707014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Azaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combe Celik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Azaoui</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">medihal-01707073v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">medihal-01707014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -497,269 +497,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre, c'est aussi engager le corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français dans Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 463, pp.54-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Iconic gestures on L1 vocabulary acquisition in kindergarteners: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Cauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vézinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessadek El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 77, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cogdev.2025.101666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05443039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pratique du geste pédagogique en grande section de maternelle : quelle évolution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Cauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...135 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -897,51 +897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entretiens dans la recherche et la formation pour le tutorat en ligne : considérations méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1211,584 +1211,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodalité(s) dans les interactions humaines</w:t>
+                <w:t xml:space="preserve">Principes et outils pour l'annotation des corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Amoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Combe</w:t>
+                <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berthille Pallaud</w:t>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+                <w:t xml:space="preserve">Auriane Boudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage, 38</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948653v1</w:t>
-[...63 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03917814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multimodalité(s) dans les interactions humaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Amoyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berthille Pallaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Priego-Valverde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38</w:t>
+              <w:t xml:space="preserve">, 2022, Numéro spécial : Panorama des recherches au Laboratoire Parole et Langage, 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Holt</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encorporer les langues vivantes : Reconnaître la place du corps pour enseigner et pour apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Zappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 38, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et contextualisation des manuels de FLE en milieu universitaire chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingjie Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français dans le monde. Recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Hétérogénéité, différenciation et contextualisation en français langue étrangère et seconde, 72, pp.97-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...51 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Auriane Boudin</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VAPVISIO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cappellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Meunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38, </w:t>
+              <w:t xml:space="preserve">, 2022, 38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tipa.5424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/tipa.5849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03917814v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04009159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours, coeur, corps au temps du Covid ou comment maintenir le lien à distance</w:t>
               </w:r>
@@ -2254,51 +2254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre du corps à l’ouvrage : travailler sur la mise en scène du corps du jeune enseignant en formation universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keli Yerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Corps, voix et langues dans l’enseignement supérieur, 37 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2984,51 +2984,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimodal Study of Answers to Disruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to embody the teacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keli Yerian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3711,51 +3711,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Study Pedagogical Gesture in Naturalistic Settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keli Yerian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Stam &amp; K. (Buescher) Urbanski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture and multimodality in second language acquisition: A research guide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, Taylor &amp; Francis, pp.99-123, 2022, 9780367558505</w:t>
@@ -4038,51 +4038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire des explications lexicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4390,50 +4390,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conscientisation de la gestuelle pédagogique en formation initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Gadoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tellier And Cadet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corps et la voix de l'enseignant : théorie et pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Langues, pp.207-217, 2014, Didactique , 978-8484439301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avant Propos. Le corps et la voix de l'enseignant : théorie et pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4442,315 +4528,229 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps et la voix de l'enseignant : théorie et pratique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Maison des Langues, 2014, 978-8484439301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations inter et intra-individuelles de la gestuelle chez l'enseignante de maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetita Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tellier And Cadet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps et la voix de l'enseignant : théorie et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Langues, pp.127-140, 2014, Didactique, 978-8484439301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner du corps à son cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tellier And Cadet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps et la voix de l'enseignant : théorie et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Langues, pp.101-114, 2014, Didactique, 978-8484439301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481615v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01481607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l'étude de la gestuelle</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Campos de Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Conference of the ISGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5590,329 +5590,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Apprendre les langues en mouvement : De l'importance du corps et de l'espace pour les apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international ISPEV@L Interfaces entre les eSpaces Physiques et Virtuels pour l’Apprentissage des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Jul 2025, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps de l’enseignant en classe de langue : fonctions pédagogiques et effets sur l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Anatomie linguistique et littéraire du geste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université « Dunărea de Jos » de Galaţi, May 2025, Galati, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corps en scène, langue en vie : l’art du geste pédagogique en classe de FLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Abu Dhabi, Nov 2025, Abu Dabi, Émirats arabes unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can minimal training affect gesture production in L1/L2 interaction? A semi-longitudinal study with future teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGS (International Society for Gesture Studies)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Max Planck Institute for Psycholinguistics, Jul 2025, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459929v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05421041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le corps prend la parole en classe de langue</w:t>
               </w:r>
@@ -6364,51 +6364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel usage du geste pédagogique en maternelle en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6446,51 +6446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entretiens dans la recherche et la formation pour le tutorat en ligne. Considérations méthodologiques à l’aune des sciences cognitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,51 +6610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration des guides d'annotation pour la transcription des corpus multimodaux à quatre mains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6796,51 +6796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de l’enseignant de langues : Représentations sur le corps, besoins et perspectives de formation initiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6878,64 +6878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation numérique en classe de langue. Discours croisés sur l’introduction de tablettes dans un collège connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6980,290 +6980,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multimodal analysis of hand gesture back-channel feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorane Saubesty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesture and Speech in Interaction 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.205-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of gesture space in gestural accommodation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesture and Speech in Interaction 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.37-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Do we design our gestures for a non-native interlocutor?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MaMuD 3 (Mapping Multimodal Dialogue)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyebrows in interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture and Speech in Interaction 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Nantes, France. pp.125-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01498879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le geste pédagogique dans l’interaction exolingue : de la baguette de chef d’orchestre à la béquille linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ACEDLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of teaching gestures in an online multimodal environment: the case of incomprehension sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7278,251 +7442,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gesture and Speech in Interaction 4th Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaëlle FERRÉ; Mark TUTTON, Sep 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses multimodales de l'interaction patient-médecin en situation d'annonce d'événement indésirable grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorane Saubesty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7567,670 +7567,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rencontres Maison des langues : 7 juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps et voix de l'enseignant : quelle place dans la formation ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, p, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00849776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'usage du corpus semi-contrôlé dans la recherche en didactique des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de l'ASDIFLE. FLE: L'instant et l'histoire 49 et 50</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies multimodales mises en place par les apprentis-enseignants lors d’une interaction en visioconférence : le cas des séquences d’incompréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude ICAR 2 : La recherche en Apprentissage des langues médiatisé par les technologies (ALMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01490448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesturing while pausing in conversation: Self-oriented or Partner-oriented?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TIGER: Tilburg Gesture Research Meeting 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tilburg, Netherlands. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Rencontres Maison des langues : 7 juin 2013</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Same speech, different gestures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucile Cadet</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gale Stam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corps et voix de l'enseignant : quelle place dans la formation ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, p, France</w:t>
+              <w:t xml:space="preserve">International Society for Gesture Studies 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lund, Sweden. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Language: The gestures of future foreign language teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gale Stam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Wilga Rivers Colloquium on Foreign Language Pedagogy, American Association for Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Boston, United States. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation et annotation du geste : Méthodologie pour travailler en équipe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorane Saubesty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2012 : Atelier DEGELS 2012 (Défi GEste Langue des Signes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.41-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catégoriser les réponses aux interruptions dans les débats politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8320,51 +8320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier DEGELS, 18èmes conférence annuelle Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Montpellier, France. pp.45-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8389,51 +8389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Annotations and Categorization for Political Debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Bigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristel Portès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8491,50 +8491,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00983742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-level Annotations of Nonverbal Behaviors in French Spontaneous Conversation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edlira Cela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Annick Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference for Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, La Valette, Malta. pp.74-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Découvrir le pouvoir de ses mains : La gestuelle des futurs enseignants de langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8543,182 +8668,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spécificités et diversité des interactions didactiques : disciplines, finalités, contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Lyon, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541984v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-00488832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque ACEDLE, &amp;quot; Recherches en didactique des langues &amp;quot;, Strasbourg, janvier 2008.</w:t>
               </w:r>
@@ -9401,51 +9401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Porto (Portugal), Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9483,77 +9483,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied pedagogical practice in learning new words in French Kindergarten children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Vézinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of Embodied and Situated Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Tourcoing, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9604,51 +9604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Cauna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Colé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9667,230 +9667,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03392061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Usage et perception du corps pédagogique en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keli Yerian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique SFERE-Provence ; LPL-CEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tablettes connectées et accès à une plateforme immersive 3D en milieu scolaire : quelle reconfiguration des pratiques pédagogiques et professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cappellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Aix en Provence, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683993v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01680351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10640,51 +10640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment le corps coconstruit les discours et le sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Azaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10821,51 +10821,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6D5EE6A"/>
+    <w:nsid w:val="459D7B8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11052,51 +11052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-tellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3892-8114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077880005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01951464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01707073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe Celik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01707014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Yerian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443039v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cauna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V&#233;zinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2025.101666" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cauna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119361ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12589" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5849" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Yun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19031.tel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Fasola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Tassinari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.681" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.474" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sekine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Yoshioka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Capirci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gadoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8917" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my-Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003355670" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/pubs/books/gesture-in-language?tab=1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gs.7.17sta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wolff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481615v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481607v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541985v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdidier.com/fr/sous-collection/enseigner-loral-en-ligne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Campos de Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421001v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459929v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421041v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04248754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994600v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498879v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994581v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498878v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498880v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouget" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510208v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490448v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510207v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849776v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510675v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510435v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510673v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heylen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609677v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Astier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683993v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3453" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-tellier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3892-8114" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077880005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01951464v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01707014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Yerian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/medihal-01707073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Azaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cappellini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combe Celik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534642v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05443039v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cauna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V&#233;zinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Col&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cogdev.2025.101666" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421133v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Cauna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1119361ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522813v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15475" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002619v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12589" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387110v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Romain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Amoyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Bertrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bigi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Boudin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5424" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948653v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthille Pallaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Priego-Valverde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946001v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingjie Yun" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04009159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Holt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.5849" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693203v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine David" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gale Stam" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ghio" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gest.19031.tel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516210v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Fasola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Tassinari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2019.106646" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.681" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793777v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664503v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.474" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Sekine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiko Yoshioka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Capirci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485966v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gadoni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8917" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Cadet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160890v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486668v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781549v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12193-012-0110-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375251v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378851v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380699v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence R&#233;my-Thomas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442051v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459831v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003355670" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779016v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464264v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.apa.org/pubs/books/gesture-in-language?tab=1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0000269-014" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01487865v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malory Lecl&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664504v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/gs.7.17sta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480820v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481607v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306868v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481614v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetita Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Wolff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815686v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482488v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541985v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378850v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378849v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483958v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guichon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdidier.com/fr/sous-collection/enseigner-loral-en-ligne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475383v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451429v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pouzergues" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076606v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Campos de Monteiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421041v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421001v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421028v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461605v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609745v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04248754v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228548v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216318v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/jep.2018-38" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950606v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Celik" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorane Saubesty" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498880v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bouget" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994600v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498879v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goujon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994581v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215770v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507714v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Francon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849776v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01490448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510675v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983693v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514689v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guardiola" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Port&#232;s" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488832v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ferr&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Cela" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Annick Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541984v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00849764v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433316v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Heylen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bevacqua" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433380v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433312v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609677v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Astier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248775v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03392061v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01680351v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01683993v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe Celik" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190182v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160925v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491788v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00371041v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-H&#233;l&#232;ne Burrows" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516247v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Kasazian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950622v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.3453" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>