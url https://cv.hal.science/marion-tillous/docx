--- v0 (2026-04-07)
+++ v1 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Tillous </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, genre et violences conjugales : ce que révèle la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, 2022, Fragments de géo, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.tillo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec, sans ou contre. Critiques queer/féministes de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Êditions iXe, 2020, 9791090062566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies féministes : des géographies engagées, au-delà du genre et des sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaëlle Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments de Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.159-174, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ou maintenir un lien : oeuvrer à la sortie des violences dans le couple dans un contexte de mise à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tillous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace, genre et violences conjugales : ce que révèle la crise de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-258-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontline Response to High Impact Domestic Violence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Branko Lobnikar; Catharina Vogt; Joachim Kersten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Frontline Responses to Domestic Violence in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, University of Maribor Press, pp.161-178, 2021, 978-961-286-543-6. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18690/978-961-286-543-6.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs limitent la mobilité des femmes ? Contrôle spatial au sein du couple et pratique des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Luxembourg; Damien Labruyère; Emmanuelle Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens de la ville. Pour un urbanisme de la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des Cerises, 2020, 9782370711984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiques queer/féministes de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelia Möser; Marion Tillous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec, sans ou contre. Critiques queer/féministes de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iXe, pp.19-84, 2020, Racine de iXe, 9791090062566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je harcèle je suis un animal&amp;quot; : Discussions intersectionnelles du harcèlement sexuel en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Louargant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSES PLURIDISCIPLINAIRES DE L'UNIVERSITÉ GRENOBLE ALPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-100, 2019, Carrefours des idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de ségrégation spatiale à propos des voitures de métro réservées aux femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Faure; Edna Hernandez; Corinne Luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps des Cerises, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges, dimension spatiale des rapports de domination et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La France des marges", GRESILLON, Étienne. ALEXANDRE, Frédéric. SAJALOLI, Bertrand (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges, Dimension spatiale des rapports sociaux de domination, Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prendre soin sans donner le choix ? Le cas des espaces de mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chagnon V., Dallaire C., Espinasse C., Heurgon É. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin : savoirs, pratiques, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, 2013, 978-2705687120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialité comme propriété du réseau : les lieux de la mobilité en interaction avec des groupes sociaux à dimensions variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of COVID-19 lockdown measures on gendered mobility patterns in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100615. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2023.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dimension spatiale des violences conjugales pour accompagner le départ des victimes. Le cas de la Haute-Garonne et de l’Isère pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (128), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·es de l’université populaire ne sont pas celles qu’on croit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.7676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03858279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Sexual Violence Be Denounced Without Perpetrating Class Violence? Discussions on Sexual Harassment in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Moral Economies, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03462882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la notion de « violence localisante » développée par Jan Philipp Reemtsma pour penser le corps en géographie. Le cas des violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier « Corps / Europe(s) », 455, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03462785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes protègent-elles du harcèlement sexuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces non mixtes : l’entre-soi contre les inégalités ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03462792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des voitures de métro pour les femmes. De Tokyo à São Paulo, enjeux et controverses d’un espace réservé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes comme instrument d’action publique : une réponse à quel problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre et politique urbaine, 91 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes comme instrument d’action publique : une réponse à quel problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des voitures de métro réservées aux femmes, une réponse au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avides de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métro comme territoire : à l’articulation entre l’espace public et l’espace familier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les gares au miroir de l’urbain 2016/1-2 (103-104)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité du réseau de métro parisien : Sur les pas d’Isaac Joseph, le long de l’espace public et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métro comme territoire : à l’articulation entre l’espace public et l’espace familier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1-2 (103-104)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renoncement comme forme de choix modal : l'abandon de l'usage du métro par les personnes vieillissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (02-03), pp.101-119. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie des espaces souterrains : le cas du métro parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de réseaux : Enjeux renouvelés de l'action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.espacestemps.net/document7273.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00413706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace du réseau : du flux au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clot-Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00413711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace du réseau : du flux au territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clot-Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pragmatismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer dans le métro, une question d'engagement dans le temps et l'espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/4 (135), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00413712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continuum de la violence sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alors pourquoi sont-il·elles baptisé·es pour les mort·es ?” – les mormon·es, les gays et la conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seth Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humanisme zombi à la fin du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Halberstam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyageur au sein des espaces de mobilité : un individu face à une machine ou un être socialisé en interaction avec un territoire ? Les déterminants de l'aisance au cours du déplacement urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00403677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les violences sexistes et sexuelles dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaëlle Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Saumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint dié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes protègent-elles du harcèlement sexuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non mixité, enjeux, controverses et perspectives participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Consequences of the covid-19 CRISIS for victims of spousal violence separated from their partner: lockdown in the service of justice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une approche anarcha-féministe permet de concevoir une recherche sur le contrôle spatial au sein du couple : propositions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anarchisme et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samuel Hayat; Sidonie Verhaeghe, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement, outil de l’emprise des agresseurs ; l’hébergement, levier de l’émancipation des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement dans la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche "Logement, inégalités spatiales et trajectoires", INED, Jun 2021, Aubervilliers (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes protègent-elles du harcèlement sexuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival « Trouble ton genre » ; session "Genres et espaces publics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, UFR Arts et Sciences Humaines ; UMR Pacte, équipe Justice Sociale, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les voitures de métro réservées aux femmes sur le rôle de l'État dans la diminution ou la reconduction des rapports de pouvoir de sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études "Space, public policies and power relations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de, 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial features of the continuum of sexual violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, Policies and Power Relations - The Politics of Difference and their Spatial Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marylène Lieber; Karine Duplan, Jan 2018, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes : enjeux et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et Droit à la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Urbaines, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation du stage de la FSU (Fédération Syndicale Unitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Les Lilas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse autour de l’introduction de voitures de métro réservées aux femmes : un exemple d’articulation entre rapports sociaux de sexe et rapports sociaux de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser Genre et Classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement sexuel dans les espaces publics : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la ville de Saint-Denis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement sexuel dans les transports collectifs: quels problèmes? Quelles réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Genre et Ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, 2015, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de harcèlement sexuel au cours du trajet domicile-travail : les syndicats face au dispositif de voitures réservées aux femmes dans le métro de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités spatiales, mobilités professionnelles et inégalités d’accès aux emplois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EconomiX; Laboratoire d’Économie Dionysien, Jul 2015, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre le harcèlement de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement sexuel en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comférence à la Maison de quartier Romain Rolland à Saint-Denis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de harcèlement sexuel au cours du trajet domicile-travail : les syndicats face au dispositif de voitures réservées aux femmes dans le métro de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Mobilités spatiales, mobilités professionnelles et inégalités d’accès aux emplois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace urbain partagé : vecteur ou manifestation d’une plus grande égalité hommes-femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L’espace en partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de recherche ESO-Rennes, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement sexuel et consubstantialité des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de Géographie Masculins-Féminins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women only cars in the Cairo metro: A response to what problem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Women's Issues in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation de la séparation homme-femme au Caire et dans d’autres métropoles mondiales : pour qui ? Pour quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions politiques et mutations urbaines en Méditerranée (Egypte/Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ – LAVUE – SYFACTE – AIN SHAMS UNIVERSITY, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ségrégation hommes-femmes dans le métro : comment en arrive-t-on là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Geography - 32e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Aug 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'individu percevant et la forme perçue, quel est le statut de l'Autre ? L'ambiance du réseau de transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.455-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand âge et espaces publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand âge est espaces publics. Adhérence aux lieux, détachement des liens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cerisy-la-Salle, France. pp.NR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prendre soin sans donner le choix ? Le cas des espaces de mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTRE CULTUREL INTERNATIONAL DE CERISY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialité comme propriété du réseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La territorialité comme propriété du réseau. les lieux de la mobilité en interaction avec des groupes sociaux à dimensions variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.NR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political and cultural events in the Parisian métro: manifestations of urban or mobile communities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and cultural events in the Parisian métro: manifestations of urban or mobile communities ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le « tournant pragmatique » de la notion de « terrain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À travers l'espace de la méthode : les dimensions du terrain en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité des violences conjugales et Covid-19. Projet de recherche ANR portant sur les conséquences spatiales des politiques publiques menées pendant la crise du Covid-19 sur les violences et la surveillance conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women-Only Cars. Cartographie des dispositifs de séparation des sexes dans les réseaux de métro du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog Hypotheses : « Cartographie des dispositifs de séparation des sexes dans les réseaux de métro du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'individu percevant et la forme perçue, quel est le statut de l'Autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, p. 67 (résumé) ; texte intégral en ligne : http://www.cresson.archi.fr/AMBIANCE2008-commPOSTERS2.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00460437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boîte à outils Genre - Transport & Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lahmani-Saada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dimanche à Paris en 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ladyss UMR CNRS 7533. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marion Tillous </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de conférences, Université Paris 8</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace, genre et violences conjugales : ce que révèle la crise de la Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, 2022, Fragments de géo, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.tillo.2022.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04075459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avec, sans ou contre. Critiques queer/féministes de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Êditions iXe, 2020, 9791090062566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03044071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les géographies féministes : des géographies engagées, au-delà du genre et des sexualités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaëlle Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Duplan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragments de Géo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.159-174, 2022, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01.0159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05045760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ou maintenir un lien : oeuvrer à la sortie des violences dans le couple dans un contexte de mise à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marion Tillous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace, genre et violences conjugales : ce que révèle la crise de la Covid-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, 2022, 978-2-37924-258-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontline Response to High Impact Domestic Violence in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delpeuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Branko Lobnikar; Catharina Vogt; Joachim Kersten. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Improving Frontline Responses to Domestic Violence in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, University of Maribor Press, pp.161-178, 2021, 978-961-286-543-6. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18690/978-961-286-543-6.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels facteurs limitent la mobilité des femmes ? Contrôle spatial au sein du couple et pratique des espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corinne Luxembourg; Damien Labruyère; Emmanuelle Faure. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sens de la ville. Pour un urbanisme de la vie quotidienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Temps des Cerises, 2020, 9782370711984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critiques queer/féministes de l’État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia Möser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cornelia Möser; Marion Tillous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avec, sans ou contre. Critiques queer/féministes de l'Etat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, iXe, pp.19-84, 2020, Racine de iXe, 9791090062566</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je harcèle je suis un animal&amp;quot; : Discussions intersectionnelles du harcèlement sexuel en Égypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Louargant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Louargant. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace public : quelle reconnaissance pour les femmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRESSES PLURIDISCIPLINAIRES DE L'UNIVERSITÉ GRENOBLE ALPES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-100, 2019, Carrefours des idées, 978-2-37747-031-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de ségrégation spatiale à propos des voitures de métro réservées aux femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Faure; Edna Hernandez; Corinne Luxembourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ville : quel genre ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions du Temps des Cerises, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges, dimension spatiale des rapports de domination et genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"La France des marges", GRESILLON, Étienne. ALEXANDRE, Frédéric. SAJALOLI, Bertrand (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03143026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges, Dimension spatiale des rapports sociaux de domination, Genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France des marges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prendre soin sans donner le choix ? Le cas des espaces de mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chagnon V., Dallaire C., Espinasse C., Heurgon É. (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prendre soin : savoirs, pratiques, nouvelles perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Laval, 2013, 978-2705687120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialité comme propriété du réseau : les lieux de la mobilité en interaction avec des groupes sociaux à dimensions variables.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités contemporaines. Approches géoculturelles des transports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of COVID-19 lockdown measures on gendered mobility patterns in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Behaviour and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.100615. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tbs.2023.100615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04362134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la dimension spatiale des violences conjugales pour accompagner le départ des victimes. Le cas de la Haute-Garonne et de l’Isère pendant la crise du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (128), pp.31-38. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/empa.128.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant·es de l’université populaire ne sont pas celles qu’on croit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdg.7676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03858279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Sexual Violence Be Denounced Without Perpetrating Class Violence? Discussions on Sexual Harassment in Egypt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Moral Economies, 20 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03462882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser la notion de « violence localisante » développée par Jan Philipp Reemtsma pour penser le corps en géographie. Le cas des violences conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossier « Corps / Europe(s) », 455, pp.55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03462785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes protègent-elles du harcèlement sexuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Espaces non mixtes : l’entre-soi contre les inégalités ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03462792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes comme instrument d’action publique : une réponse à quel problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Genre et politique urbaine, 91 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01520960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des voitures de métro pour les femmes. De Tokyo à São Paulo, enjeux et controverses d’un espace réservé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02499539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes comme instrument d’action publique : une réponse à quel problème ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des voitures de métro réservées aux femmes, une réponse au harcèlement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avides de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métro comme territoire : à l’articulation entre l’espace public et l’espace familier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les gares au miroir de l’urbain 2016/1-2 (103-104)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitabilité du réseau de métro parisien : Sur les pas d’Isaac Joseph, le long de l’espace public et au-delà</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géo-Regards : Revue Neuchâteloise de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métro comme territoire : à l’articulation entre l’espace public et l’espace familier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1-2 (103-104)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renoncement comme forme de choix modal : l'abandon de l'usage du métro par les personnes vieillissantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTS. Recherche, transports, sécurité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (02-03), pp.101-119. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0761898014002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une cartographie des espaces souterrains : le cas du métro parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les infrastructures de réseaux : Enjeux renouvelés de l'action publique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, http://www.espacestemps.net/document7273.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00413706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace du réseau : du flux au territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clot-Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00413711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace du réseau : du flux au territoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Clot-Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Pragmatismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommer dans le métro, une question d'engagement dans le temps et l'espace.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Louvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/4 (135), pp.99-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00413712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le continuum de la violence sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Kelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdge.066.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Alors pourquoi sont-il·elles baptisé·es pour les mort·es ?” – les mormon·es, les gays et la conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Seth Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’humanisme zombi à la fin du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Halberstam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04077107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyageur au sein des espaces de mobilité : un individu face à une machine ou un être socialisé en interaction avec un territoire ? Les déterminants de l'aisance au cours du déplacement urbain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00403677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre les violences sexistes et sexuelles dans l'enseignement supérieur et la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judicaëlle Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Saumon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Saint dié, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes protègent-elles du harcèlement sexuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La non mixité, enjeux, controverses et perspectives participatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Consequences of the covid-19 CRISIS for victims of spousal violence separated from their partner: lockdown in the service of justice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimensión espacial de la violencia domestica hacia la mujer en periodo de Crisis COVID-19 en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4to Congreso international sobre Género y Espaio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNAM et al., Apr 2021, Mexico (virtual), Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment une approche anarcha-féministe permet de concevoir une recherche sur le contrôle spatial au sein du couple : propositions théoriques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anarchisme et sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samuel Hayat; Sidonie Verhaeghe, Mar 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAG Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of American Geographers, Apr 2021, Seattle (virtual), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spatial Dimension of Domestic Violence & the Covid-19 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esté Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th International Geographical Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union géographique internationale, Aug 2021, Istanbul (virtual), Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logement, outil de l’emprise des agresseurs ; l’hébergement, levier de l’émancipation des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelina San Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le logement dans la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Recherche "Logement, inégalités spatiales et trajectoires", INED, Jun 2021, Aubervilliers (distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04268395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes protègent-elles du harcèlement sexuel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival « Trouble ton genre » ; session "Genres et espaces publics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes, UFR Arts et Sciences Humaines ; UMR Pacte, équipe Justice Sociale, Mar 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les voitures de métro réservées aux femmes sur le rôle de l'État dans la diminution ou la reconduction des rapports de pouvoir de sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Études "Space, public policies and power relations"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de, 2018, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatial features of the continuum of sexual violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space, Policies and Power Relations - The Politics of Difference and their Spatial Dimension</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marylène Lieber; Karine Duplan, Jan 2018, Genève, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voitures de métro réservées aux femmes : enjeux et controverses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et Droit à la Ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Urbaines, Oct 2018, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femmes et espaces publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation du stage de la FSU (Fédération Syndicale Unitaire)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Les Lilas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse autour de l’introduction de voitures de métro réservées aux femmes : un exemple d’articulation entre rapports sociaux de sexe et rapports sociaux de classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser Genre et Classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, 2017, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement sexuel dans les espaces publics : de quoi parle-t-on ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la ville de Saint-Denis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement sexuel dans les transports collectifs: quels problèmes? Quelles réponses ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Genre et Ville"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Cergy-Pontoise, 2015, Cergy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de harcèlement sexuel au cours du trajet domicile-travail : les syndicats face au dispositif de voitures réservées aux femmes dans le métro de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobilités spatiales, mobilités professionnelles et inégalités d’accès aux emplois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EconomiX; Laboratoire d’Économie Dionysien, Jul 2015, Saint-Denis (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combattre le harcèlement de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à l'Université de Nanterre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque de harcèlement sexuel au cours du trajet domicile-travail : les syndicats face au dispositif de voitures réservées aux femmes dans le métro de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Mobilités spatiales, mobilités professionnelles et inégalités d’accès aux emplois"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8, 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le harcèlement sexuel en Egypte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comférence à la Maison de quartier Romain Rolland à Saint-Denis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace urbain partagé : vecteur ou manifestation d’une plus grande égalité hommes-femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "L’espace en partage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de recherche ESO-Rennes, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harcèlement sexuel et consubstantialité des rapports de domination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lachenal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale de Géographie Masculins-Féminins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Angers, 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women only cars in the Cairo metro: A response to what problem?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Gillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Women's Issues in Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutionnalisation de la séparation homme-femme au Caire et dans d’autres métropoles mondiales : pour qui ? Pour quoi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transitions politiques et mutations urbaines en Méditerranée (Egypte/Tunisie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEDEJ – LAVUE – SYFACTE – AIN SHAMS UNIVERSITY, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ségrégation hommes-femmes dans le métro : comment en arrive-t-on là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Geography - 32e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union Géographique Internationale, Aug 2012, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'individu percevant et la forme perçue, quel est le statut de l'Autre ? L'ambiance du réseau de transports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.455-459</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00833983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grand âge et espaces publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand âge est espaces publics. Adhérence aux lieux, détachement des liens ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Cerisy-la-Salle, France. pp.NR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on prendre soin sans donner le choix ? Le cas des espaces de mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENTRE CULTUREL INTERNATIONAL DE CERISY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, France. pp.xx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00857316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialité comme propriété du réseau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La territorialité comme propriété du réseau. les lieux de la mobilité en interaction avec des groupes sociaux à dimensions variables.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Paris, France. pp.NR</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Political and cultural events in the Parisian métro: manifestations of urban or mobile communities ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political and cultural events in the Parisian métro: manifestations of urban or mobile communities ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00414679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le « tournant pragmatique » de la notion de « terrain »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À travers l'espace de la méthode : les dimensions du terrain en géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00357429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialité des violences conjugales et Covid-19. Projet de recherche ANR portant sur les conséquences spatiales des politiques publiques menées pendant la crise du Covid-19 sur les violences et la surveillance conjugales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women-Only Cars. Cartographie des dispositifs de séparation des sexes dans les réseaux de métro du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04076790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blog Hypotheses : « Cartographie des dispositifs de séparation des sexes dans les réseaux de métro du monde »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre l'individu percevant et la forme perçue, quel est le statut de l'Autre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, p. 67 (résumé) ; texte intégral en ligne : http://www.cresson.archi.fr/AMBIANCE2008-commPOSTERS2.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00460437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boîte à outils Genre - Transport & Mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Tillous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lahmani-Saada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agence Française de Développement, Paris, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04267053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dimanche à Paris en 2030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene d'Agostino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ladyss UMR CNRS 7533. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01104644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.tillo.2022.01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#246;ser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duplan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0159" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/978-961-286-543-6.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/carrefours-des-idees-/espace-public-quelle-reconnaissance-pour-les-femmes--419506.kjsp?RH=1543569984175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03143026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100615" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499539v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03120681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03197792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03120662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03120616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Clot-Goudard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Kelly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seth Anderson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Halberstam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03174212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03199307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03173931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03199285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03173882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267010v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03199269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03199239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03173869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03197776v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lahmani-Saada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene d'Agostino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04075459v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tillous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.tillo.2022.01" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044071v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia M&#246;ser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045760v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;lle Dietrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Duplan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01.0159" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921750v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelina San Martin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472996v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delpeuch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18690/978-961-286-543-6.10" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076766v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482685v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499517v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lachenal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/carrefours-des-idees-/espace-public-quelle-reconnaissance-pour-les-femmes--419506.kjsp?RH=1543569984175" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03143026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499523v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996295v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362134v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bulteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#233; Torres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tbs.2023.100615" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927026v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/empa.128.0031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03858279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.7676" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462882v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462785v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03462792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03120681v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03197792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bril" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390346v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03120662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03120616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739393v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0761898014002039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984715v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413706v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Clot-Goudard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969485v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00413712v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077083v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Kelly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.066.0017" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077119v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seth Anderson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04077107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Halberstam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00403677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Blondel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Saumon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267026v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268435v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268234v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268336v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04268395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03174212v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267008v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267006v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03199307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03173931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03199285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03173882v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267010v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03199269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03173869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03199239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03185835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833983v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414654v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00857316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414687v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00414679v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00357429v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04076790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03197776v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00460437v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04267053v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lahmani-Saada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene d'Agostino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>