--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -234,308 +234,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of motor pacing on frontal‐hemodynamic responses during continuous upper‐limb and whole‐body movements</w:t>
+                <w:t xml:space="preserve">Cortical Correlates of Visuospatial Switching ProcessesBetween Egocentric and Allocentric Frames of Reference:a fNIRS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Guérin</w:t>
+                <w:t xml:space="preserve">Renato Orti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yann Coello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ruotolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/psyp.14226⟩</w:t>
+              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brain Topography: a Journal of Cerebral Function and Dynamics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10548-023-01032-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452880v1</w:t>
+                <w:t xml:space="preserve">hal-04452114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Correlates of Visuospatial Switching ProcessesBetween Egocentric and Allocentric Frames of Reference:a fNIRS Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of motor pacing on frontal‐hemodynamic responses during continuous upper‐limb and whole‐body movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Ruotolo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Ségolène Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Bartolo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yvonne Delevoye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Brain Topography: a Journal of Cerebral Function and Dynamics, </w:t>
+              <w:t xml:space="preserve">Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Psychophysiology, 60 (5), pp.e14226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10548-023-01032-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/psyp.14226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452114v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between alpha and gamma oscillations: Neural signatures of linguistic predictions and listener's attention to speaker's communication intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Stinkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -608,51 +608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscillatory correlates of linguistic prediction and modality effects during listening to auditory-only and audiovisual sentences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angele Brunelliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delrue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1002,51 +1002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Dali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Topography: a Journal of Cerebral Function and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 34, pp.221-233. </w:t>
@@ -1231,51 +1231,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network-level causal analysis of set-shifting during trail making test part B: A multimodal analysis of a glioma surgery case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Valero-Cabré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the electrophysiological effects of direct electrical stimulation after awake brain surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological brain mapping: Basics of recording evoked potentials induced by electrical stimulation and its physiological spreading in the human brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2018,51 +2018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The difference between electrical microstimulation and direct electrical stimulation – towards new opportunities for innovative functional brain mapping?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case report: remote neuromodulation with direct electrical stimulation of the brain, as evidenced by intra-operative EEG recordings during wide-awake neurosurgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Duffau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Ramdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2598,51 +2598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A measure of cortico-cortical potentials evoked by 10Hz direct electrical stimulation of the brain and by means of a differential recording mode of electrocorticographic signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,51 +2881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpha and high-gamma oscillations support the interface between language prediction and speakers’ communicative intentions in spoken-language comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Stinkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delrue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2989,77 +2989,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic brain activations during rhythmic finger tapping: The effect of motor pacing on frontal HbO2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C-I. Karageorghis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne Delevoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for functional Near Infrared Spectroscopy (fNIRS) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3084,51 +3084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Effects of Direct Electrical Stimulations During Awake Brain Surgery: Methodological Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3241,51 +3241,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Electrophysiological Effects of Direct Electrical Brain Stimulation during Awake Surgery of Low Grade Glioma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurons and Cognition [q-bio.NC]. Université de Montpellier, 2017. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3481,51 +3481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05441750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Y&#252;cel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickson Mesquita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander von L&#252;hmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mehler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08412-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452880v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14226" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Orti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ruotolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-023-01032-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04185663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stinkeste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delrue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2023.108583" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne M. R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas I. Karageorghis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Merly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-020-00814-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Othman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montagu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;vent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abfad8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mandonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Facque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barberis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.08.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02390467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5cdd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00732-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a W Bolton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Najdenovska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.2.JNS183454" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2018.7.GKS18752" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-01613032v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.07.402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2015-0029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanstavel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mejias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512733" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01391953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591738" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lorant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coeugnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04409368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gu&#233;rin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-I. Karageorghis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01761895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05441750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Y&#252;cel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Luke" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rickson Mesquita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander von L&#252;hmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mehler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08412-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Orti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Coello" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ruotolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bartolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-023-01032-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04452880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Gu&#233;rin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Delevoye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.14226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04185663v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Stinkeste" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delrue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Brunelliere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2023.108583" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03820446v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2022.06.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363512v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne M. R. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion A. Vincent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costas I. Karageorghis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne N. Delevoye-Turrell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117597" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03519891v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean R&#233;gis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Merly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Balossier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000519280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03106388v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-020-00814-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03249922v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Othman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Simon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Montagu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;vent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/abfad8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051925v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mandonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Valero-Cabr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Facque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barberis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2020.08.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02390467v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ab5cdd" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-019-00732-w" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02179221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Tuleasca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a W Bolton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Regis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Najdenovska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Witjas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2019.2.JNS183454" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590347v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Girard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/2018.7.GKS18752" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/hal-01613032v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2017.07.402" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237972v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revneuro-2015-0029" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366591v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vanstavel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Patin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mejias" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Basirat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873027v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2018.8512733" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01391953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2016.7591738" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337168v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lorant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coeugnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04356871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04409368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gu&#233;rin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-I. Karageorghis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01761895v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>