--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -144,733 +144,837 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
+                <w:t xml:space="preserve">Nitrogen Economy Strategies Define Distinct Functional Groups of Genotypes in a Miscanthus sinensis Progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Leroy</w:t>
+                <w:t xml:space="preserve">Shehyar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ferchaud</w:t>
+                <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Giauffret</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology - Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.e70096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcbb.70096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766098v1</w:t>
+                <w:t xml:space="preserve">hal-05582545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miscanthus Sinensis is as Efficient as Miscanthus × Giganteus for Nitrogen Recycling in spite of Smaller Nitrogen Fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ferchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Zapater</w:t>
+                <w:t xml:space="preserve">C. Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Catterou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura Fingar</w:t>
+                <w:t xml:space="preserve">L. Fingar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioEnergy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.686-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-022-10408-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605076v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A single and robust critical nitrogen dilution curve for miscanthus × giganteus and Miscanthus sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">M. Ollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bonal</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.115-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-016-9781-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201454v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of hydraulic lift in a young beech and oak mixed forest usingO-18 soil water labelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Differential response to soil drought among co-occurring broad-leaved tree species growing in a 15- to 25-year-old mixed stand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hossann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Sylvia Pardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude C. Brechet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">André Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 25 (5), pp.885 - 894. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.31-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-011-0563-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0233-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02648578v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evidence of hydraulic lift in a young beech and oak mixed forest usingO-18 soil water labelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (5), pp.885 - 894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-011-0563-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quantitative trait loci of tolerance to waterlogging in a European Oak (&amp;lt;em&amp;gt;Quercus Robur&amp;lt;/em&amp;gt; L.): physiological relevance and temporal effect patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Parelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 30 (4), pp.422-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2006.01629.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -880,2164 +984,2289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of nitrogen fluxes in miscanthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference on “Plant Nutrition, Growth &amp; Environment Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VISCEA, Feb 2020, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the longterm biomass yield of Miscanthus giganteus and switchgrass when harvested as a green energy feedstock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. European Biomass Conference and Exhibition, 1-4 June 2015,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil drought: Comparing tree species strategies for soil water uptake (using water stable isotopes). Impact on the carbon and water dynamic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Longdoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bonal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kolloquium Universität Freiburg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Freiburg, Germany. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité fonctionnelle : comportement écophysiologique comparé d'essences forestières feuillues co-occurrentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Badeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La biodiversité (des collections d'arbres) : savoir la gérer et la valoriser. Séminaire annuel du GEA [Groupe d'étude de l'arbre]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, ANTIBES, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pompe biologique performante : contribution des racines fines d'arbres forestiers dans le dessèchement des couches argileuses de sol lors d'épisodes de sécheresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Lefevre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Sécheresse et Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Marne La Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité interspécifique de l'acquisition et de l'utilisation des ressources en eau par des espèces forestières feuillues en mélange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comportement hydrique de différentes espèces feuillues lors d'une sécheresse naturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Avignon, France. n.p</w:t>
+              <w:t xml:space="preserve">6. Séminaire école doctorale RP2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818158v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrique de différentes espèces feuillues lors d'une sécheresse naturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diversité interspécifique de l'acquisition et de l'utilisation des ressources en eau par des espèces forestières feuillues en mélange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André A. Granier</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Séminaire école doctorale RP2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Avignon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756655v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement hydrique de 5 espèces feuillues en peuplement mélangé lors d'une sécheresse naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Sécheresse et Constructions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité inter et intra-spécifique de l’efficience d’utilisation de l’eau (WUE) et de la composition isotopique du carbone (d13C) dans une jeune forêt feuillue mélangée du Nord-Est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Storchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Nouan-le-Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belowground biomass is as heritable as aboveground biomass in Miscanthus sinensis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Impacts of Climate Change on Miscanthus Root Exudation and Rhizosphere-Induced Greenhouse Gas Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Decaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frida Keuper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German plant breeding conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Gesenheim, Germany. 2024</w:t>
+              <w:t xml:space="preserve">Rhizosphere 6 Rooting for Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322209v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen recycling in relationship with biomass production in a Miscanthus sinensis progeny with potential for Ecosystem Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Belowground biomass is as heritable as aboveground biomass in Miscanthus sinensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shehyar Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Energy Crops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Aberysthwyth, Wales, United Kingdom. 2024</w:t>
+              <w:t xml:space="preserve">German plant breeding conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Gesenheim, Germany. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322430v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscanthus even more beneficial for the environment: validation of key variables for nitrogen recycling in Miscanthus sinensis and QTL detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nitrogen recycling in relationship with biomass production in a Miscanthus sinensis progeny with potential for Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shehyar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shehryar Iqbal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Maryse Brancourt-Hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Biomass and Energy Crops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Aberysthwyth, Wales, United Kingdom. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555974v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass production and nutrient recycling : improve knowledge on miscanthus to meet tomorrow’s challenges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Miscanthus even more beneficial for the environment: validation of key variables for nitrogen recycling in Miscanthus sinensis and QTL detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shehryar Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Doc’J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">Journées Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04555277v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paramétrage de la version de recherche « plantes pérennes » du modèle STICS pour une culture énergétique pérenne : le switchgrass (Panicum virgatum)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Biomass production and nutrient recycling : improve knowledge on miscanthus to meet tomorrow’s challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Brancourt‐hulmel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème séminaire des utilisateurs de STICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La rochelle, France</w:t>
+              <w:t xml:space="preserve">Forum Doc’J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637261v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining a critical nitrogen dilution curve in Miscanthus x giganteus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Paramétrage de la version de recherche « plantes pérennes » du modèle STICS pour une culture énergétique pérenne : le switchgrass (Panicum virgatum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Drochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Strullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Catterou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bruno Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perennial Biomass Crops for a Resource Constrained World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hohenheim, Germany. 2015</w:t>
+              <w:t xml:space="preserve">XIème séminaire des utilisateurs de STICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799732v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizome filling seems to be triggered by climatic events in Miscanthus x giganteus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Determining a critical nitrogen dilution curve in Miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Fingar</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Catterou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perennial Biomass Crops for a Resource Constrained World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hohenheim, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800986v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrique de 5 espèces feuillues tempérées en peuplement mélangé : distribution des racines fines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rhizome filling seems to be triggered by climatic events in Miscanthus x giganteus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Postaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bethancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Hervieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Fingar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. n.p., 2007</w:t>
+              <w:t xml:space="preserve">Perennial Biomass Crops for a Resource Constrained World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hohenheim, Germany. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818063v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrique des arbres d'une jeune forêt mélangée lors d'une sécheresse estivale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comportement hydrique de 5 espèces feuillues tempérées en peuplement mélangé : distribution des racines fines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Barlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle</w:t>
+              <w:t xml:space="preserve">9. Journées d'Ecologie Fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Biarritz, France. n.p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824199v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comportement hydrique des arbres d'une jeune forêt mélangée lors d'une sécheresse estivale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Ecologie Fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Biarritz, France. n.p., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inter and intra-specific variability of carbon isotope composition (δ13C) and water use efficiency in 5 deciduous tree species growing a mixed stand in North-Eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Storchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, San Francisco, États-Unis. 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3047,147 +3276,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE MISCANTHUS Une biomasse d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jeanroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herman Höfte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Loyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Miscanthus. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3197,185 +3426,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité fonctionnelle de la réponse à la sécheresse édaphique d'espèces feuillues en peuplement mélangé : Approches écophysiologique et isotopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviculture, foresterie. Université Henri Poincaré - Nancy 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009NAN10133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02816908v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité intra et interspécifique de l'efficience d'utilisation de l'eau d'espèces feuillues en mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Henri Poincaré (Nancy 1), 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId89"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3443,51 +3672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10FAAC57"/>
+    <w:nsid w:val="8489915C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3674,51 +3903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-zapater" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7092-2658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648578v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0563-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/344B221DD820113D6AC58EFA21343F8D48326208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556059v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744302v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Yates" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Riche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shield" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269270v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Barlet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751525v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753080v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Storchi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322209v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehyar Iqbal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322430v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehryar Iqbal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555277v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799732v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800986v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bethancourt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818063v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824199v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jeanroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02816908v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831721v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-zapater" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7092-2658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehyar Iqbal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0563-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/344B221DD820113D6AC58EFA21343F8D48326208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Yates" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Riche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shield" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Barlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Storchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leemans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehryar Iqbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bethancourt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jeanroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02816908v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>