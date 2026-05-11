--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -1575,243 +1575,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydrique de différentes espèces feuillues lors d'une sécheresse naturelle</w:t>
+                <w:t xml:space="preserve">Diversité interspécifique de l'acquisition et de l'utilisation des ressources en eau par des espèces forestières feuillues en mélange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Barlet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André A. Granier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Séminaire école doctorale RP2E</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Avignon, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756655v1</w:t>
+                <w:t xml:space="preserve">hal-02818158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité interspécifique de l'acquisition et de l'utilisation des ressources en eau par des espèces forestières feuillues en mélange</w:t>
+                <w:t xml:space="preserve">Comportement hydrique de différentes espèces feuillues lors d'une sécheresse naturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Zapater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Barlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André A. Granier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du projet ECOGER Forêts Mélangées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Avignon, France. n.p</w:t>
+              <w:t xml:space="preserve">6. Séminaire école doctorale RP2E</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818158v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement hydrique de 5 espèces feuillues en peuplement mélangé lors d'une sécheresse naturelle</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8489915C"/>
+    <w:nsid w:val="63043F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3903,51 +3903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-zapater" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7092-2658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehyar Iqbal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0563-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/344B221DD820113D6AC58EFA21343F8D48326208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Yates" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Riche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shield" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Barlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Storchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leemans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehryar Iqbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bethancourt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jeanroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02816908v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marion-zapater" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7092-2658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582545v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehyar Iqbal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt&#8208;hulmel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zapater" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcbb.70096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ferchaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giauffret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fingar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-022-10408-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Catterou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fingar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-016-9781-8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201454v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bonal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Pardonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0233-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Brechet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-011-0563-9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/344B221DD820113D6AC58EFA21343F8D48326208/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Jolivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01629.x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744302v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Yates" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Riche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shield" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269270v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Longdoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Badeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Granier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758479v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Barlet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818158v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756655v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Storchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Andr&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt-Hulmel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Decaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leemans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322209v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322430v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555974v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shehryar Iqbal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Drochon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Strullu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799732v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Mary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800986v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Postaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bethancourt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hervieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818063v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824199v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830208v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720273v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jeanroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman H&#246;fte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-02816908v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009NAN10133" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>