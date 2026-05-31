--- v0 (2026-03-06)
+++ v1 (2026-05-31)
@@ -837,398 +837,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John James Audubon, at the root of a new art of nature?</w:t>
+                <w:t xml:space="preserve">À tire-d’aile. Les portraits d'oiseaux de Jean-Jacques Audubon, de la prédation à la construction culturelle du monde sauvage américain (1810-1840)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bélouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Making green worlds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Consortium on Art History spring school; University of California - Los Angeles (UCLA), Jun 2022, Los Angeles (CA), United States</w:t>
+              <w:t xml:space="preserve">Les animaux colonisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129614v1</w:t>
+                <w:t xml:space="preserve">hal-04129820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peindre les Oiseaux d’Amérique. Production et marchandisation du savoir naturaliste au début du XIXe siècle</w:t>
+                <w:t xml:space="preserve">Audubon migrateur. Le naturaliste et son œuvre à l’aune des circulations atlantiques (1785-1851)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bélouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du XIXe siècle, Journée d’étude des jeunes chercheurs dix-neuvièmistes. 3e édition, « Nature »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bourgogne / LIR3S, Jun 2022, Dijon, France</w:t>
+              <w:t xml:space="preserve">Transatlantics / Transatlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nineteenth-Century French Studies, Nov 2022, New York City, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129748v1</w:t>
+                <w:t xml:space="preserve">hal-03989445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’objet à l’image, regards croisés sur les &amp;quot;collections&amp;quot; d’oiseaux</w:t>
+                <w:t xml:space="preserve">John James Audubon, at the root of a new art of nature?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bélouard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival de l'histoire de l'art</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Château de Fontainebleau, Jun 2022, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Making green worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Consortium on Art History spring school; University of California - Los Angeles (UCLA), Jun 2022, Los Angeles (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04129693v1</w:t>
+                <w:t xml:space="preserve">hal-04129614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À tire-d’aile. Les portraits d'oiseaux de Jean-Jacques Audubon, de la prédation à la construction culturelle du monde sauvage américain (1810-1840)</w:t>
+                <w:t xml:space="preserve">Peindre les Oiseaux d’Amérique. Production et marchandisation du savoir naturaliste au début du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bélouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les animaux colonisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres du XIXe siècle, Journée d’étude des jeunes chercheurs dix-neuvièmistes. 3e édition, « Nature »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne / LIR3S, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04129820v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audubon migrateur. Le naturaliste et son œuvre à l’aune des circulations atlantiques (1785-1851)</w:t>
+                <w:t xml:space="preserve">De l’objet à l’image, regards croisés sur les &amp;quot;collections&amp;quot; d’oiseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bélouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Colas-Des Francs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantics / Transatlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nineteenth-Century French Studies, Nov 2022, New York City, États-Unis</w:t>
+              <w:t xml:space="preserve">Festival de l'histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut national d'histoire de l'art; Château de Fontainebleau, Jun 2022, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989445v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04129693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Oiseaux d’Amérique ou l’envol du marché : production et marchandisation du savoir naturaliste au début du XIXe siècle</w:t>
               </w:r>
@@ -1452,51 +1452,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;louard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p0n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs17.0205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29411/ncaw.2021.20.3.22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Tribondeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colas-Des Francs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Braga dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129748v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129693v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lurin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989445v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023356v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion B&#233;louard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p0n" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989314v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs17.0205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989304v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29411/ncaw.2021.20.3.22" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772843v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Tribondeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colas-Des Francs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Braga dos Santos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129820v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989445v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129614v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129748v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129693v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lurin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>