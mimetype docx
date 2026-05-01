--- v1 (2026-03-25)
+++ v2 (2026-05-01)
@@ -731,204 +731,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode d’habiter et construction des savoirs naturalistes locaux : les éleveurs de brebis des Pyrénées occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Artano-Garmendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03954325v1</w:t>
+                <w:t xml:space="preserve">hal-03618220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode d’habiter et construction des savoirs naturalistes locaux : les éleveurs de brebis des Pyrénées occidentales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Poinsot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1009</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03618220v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ecosystem services and agroecology are greening French agriculture through its reterritorialization</w:t>
               </w:r>
@@ -1031,51 +1031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour territorialiser les politiques publiques de l’eau potable : Prendre en compte le concernement territorial des acteurs et les configurations spatiales des dispositifs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 874, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1185,235 +1185,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01713491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà le changement climatique, les représentations du changement environnemental : le poids de la tension entre filière et territoire dans les secteurs pastoral et viticole en Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High nature value mountain farming systems in Europe: Case studies from the Atlantic Pyrenees, France and the Kerry Uplands, Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eileen O’rourke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Rebotier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.18110⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46, pp.47 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517246v1</w:t>
+                <w:t xml:space="preserve">hal-01641029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High nature value mountain farming systems in Europe: Case studies from the Atlantic Pyrenees, France and the Kerry Uplands, Ireland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Par-delà le changement climatique, les représentations du changement environnemental : le poids de la tension entre filière et territoire dans les secteurs pastoral et viticole en Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Deletraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eileen O’rourke</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Poinsot</w:t>
+                <w:t xml:space="preserve">Julien Rebotier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46, pp.47 - 59. </w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.En ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641029v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poblamiento concentrado y nuevas formas de movilidad en las sociedades de la puna peruana.</w:t>
               </w:r>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’individuel au collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 181, pp.39-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1732,497 +1732,497 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concernement des agriculteurs vis-à-vis des politiques agroécologies des collectivités territoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+                <w:t xml:space="preserve">Le pluralisme territorial agricole : regards croisés des acteurs basques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR TREE; UMR CED; CECOJI, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Circulations et appropriations des modèles agri-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanterre, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499100v1</w:t>
+                <w:t xml:space="preserve">hal-05499082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t>
+                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Schlur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Clause</w:t>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6031 TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Université de Pau et des Pays de l'Adour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499107v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pluralisme territorial agricole : regards croisés des acteurs basques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+                <w:t xml:space="preserve">Le concernement des agriculteurs vis-à-vis des politiques agroécologies des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulations et appropriations des modèles agri-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nanterre, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR TREE; UMR CED; CECOJI, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499082v1</w:t>
+                <w:t xml:space="preserve">hal-05499100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
+                <w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Phelpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrtille Schlur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499094v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la complexité de la gouvernance locale de l’agroécologie : une constellation d’instruments, de champs d’action, d’acteurs et d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2247,90 +2247,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement des EPCI-FP dans la transition agroécologique : une analyse croisée des instruments, des compétences et de la gouvernance des politiques agricoles en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Schlur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2366,1369 +2366,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Análisis del despliegue de las políticas públicas de transición agroecológicas en la región Nueva-Aquitania (Francia): formas y disparidades espaciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Seminario: “Políticas Públicas para la transición agroecológica. Alcances y desafíos para su implementación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTA, Jun 2023, Buenos-Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150677v1</w:t>
+                <w:t xml:space="preserve">hal-04150805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et positionnements des usagers face aux mesures de protection contre les grands prédateurs : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques</w:t>
+                <w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture : Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'agriculture, Jan 2023, Saint-Palais, France</w:t>
+              <w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150756v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis del despliegue de las políticas públicas de transición agroecológicas en la región Nueva-Aquitania (Francia): formas y disparidades espaciales</w:t>
+                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario: “Políticas Públicas para la transición agroecológica. Alcances y desafíos para su implementación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTA, Jun 2023, Buenos-Aires, Argentina</w:t>
+              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150805v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t>
+                <w:t xml:space="preserve">Représentations et positionnements des usagers face aux mesures de protection contre les grands prédateurs : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture : Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'agriculture, Jan 2023, Saint-Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150789v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gagnepain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12es Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499087v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des résidus médicamenteux dans l'eau potable : vers la construction d'un problème public ?</w:t>
+                <w:t xml:space="preserve">Por una geografía de las transformaciones de los sistemas agropecuarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enzo Lana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études J-EAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau régional de recherches Naïades, Nov 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">Séminaire CONICET/UNJu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CONICET/UNJu, Jun 2023, San-Salvador de Jujuy, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142574v1</w:t>
+                <w:t xml:space="preserve">hal-04150822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por una geografía de las transformaciones de los sistemas agropecuarios</w:t>
+                <w:t xml:space="preserve">La prise en compte des résidus médicamenteux dans l'eau potable : vers la construction d'un problème public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Lana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CONICET/UNJu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CONICET/UNJu, Jun 2023, San-Salvador de Jujuy, Argentina</w:t>
+              <w:t xml:space="preserve">Journée d'études J-EAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau régional de recherches Naïades, Nov 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150822v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TAETERR-NA Ancrer la Transition AgroEcologique dans les TERRitoires de Nouvelle-Aquitaine : les ressorts territoriaux du développement de systèmes agricoles basés sur la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude BIOSENA : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150694v1</w:t>
+                <w:t xml:space="preserve">hal-04150882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAETERR-NA Ancrer la Transition AgroEcologique dans les TERRitoires de Nouvelle-Aquitaine : les ressorts territoriaux du développement de systèmes agricoles basés sur la biodiversité</w:t>
+                <w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude BIOSENA : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150882v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laz Brulé-Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t>
+              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150709v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Explorer les transitions environnementales par l'espace : regard croisé des transitions énergétiques et agroécologiques en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t>
+              <w:t xml:space="preserve">UGI, Session : Pour une géographie des transitions territoriales ? cadres conceptuels, méthodologiques et approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150897v1</w:t>
+                <w:t xml:space="preserve">hal-04150926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser les rapports Homme-faune sauvage : Cinq communes des Pyrénées-Atlantiques face au retour des grands prédateurs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI, Session : Géographie Des Interactions Humains, Animaux, Environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146092v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les transitions environnementales par l'espace : regard croisé des transitions énergétiques et agroécologiques en Nouvelle-Aquitaine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Bouisset</w:t>
+                <w:t xml:space="preserve">Territorialiser les rapports Homme-faune sauvage : Cinq communes des Pyrénées-Atlantiques face au retour des grands prédateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Artano-Garmendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI, Session : Pour une géographie des transitions territoriales ? cadres conceptuels, méthodologiques et approches critiques</w:t>
+              <w:t xml:space="preserve">UGI, Session : Géographie Des Interactions Humains, Animaux, Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150926v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : « Faire commun autour de la gestion des semences paysannes »</w:t>
               </w:r>
@@ -3885,549 +3885,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La implementación de la transición agroecológica en los territorios: diversidad de las acciones colectivas y de los registros de espacialidad.</w:t>
+                <w:t xml:space="preserve">Diversidad y territorialización de los circuitos cortos en el sur de Francia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programa de capacitación en servicio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Facultad de Ciencias Agrarias y Forestales, Departamento de Desarrollo Rural, Nov 2019, La Plata, Argentina</w:t>
+              <w:t xml:space="preserve">Seminario Internacional "Alimentación, tipos de agricultura y relación productor-consumidor"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTA et AgriteRRIs, Nov 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396339v1</w:t>
+                <w:t xml:space="preserve">hal-02396332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversidad y territorialización de los circuitos cortos en el sur de Francia.</w:t>
+                <w:t xml:space="preserve">La implementación de la transición agroecológica en los territorios: diversidad de las acciones colectivas y de los registros de espacialidad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Internacional "Alimentación, tipos de agricultura y relación productor-consumidor"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTA et AgriteRRIs, Nov 2019, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Programa de capacitación en servicio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Ciencias Agrarias y Forestales, Departamento de Desarrollo Rural, Nov 2019, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396332v1</w:t>
+                <w:t xml:space="preserve">hal-02396339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle agriculture pour quelle alimentation demain ?</w:t>
+                <w:t xml:space="preserve">Las políticas agroecológicas en Francia: el impulso de una acción colectiva, polifacética y territorializada.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frank Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’agriculture paysanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confédération Paysanne du Béarn et Association béarnaise pour le développement de l'emploi agricole et rural, Oct 2018, Billère, France</w:t>
+              <w:t xml:space="preserve">XIII Congreso de Agricultura Ecológica: “Sistemas alimentarios agroecológicos y cambio climático”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEAE - Spanish Society for Organic Farming &amp; Agroecology, Nov 2018, Logrono, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01991131v1</w:t>
+                <w:t xml:space="preserve">hal-01943258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les dispositifs « agroécologiques » territorialisés nous disent des transformations de l’agriculture en Nouvelle-Aquitaine</w:t>
+                <w:t xml:space="preserve">La territorialización de las políticas agroecológicas en Francia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AgriteRRIs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgriteRRis, Sep 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Seminario international de la Facultad De Ciencias Agrarias Y Forestales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad De Ciencias Agrarias Y Forestales, Jun 2018, La Plata, Argentine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961908v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture du mondial au local : territorialiser la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L'agriculture 2.0", assemblé générale FD CUMA 640</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FD CUMA 640, Feb 2018, Saint Sever, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialización de las políticas agroecológicas en Francia.</w:t>
+                <w:t xml:space="preserve">Quelle agriculture pour quelle alimentation demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario international de la Facultad De Ciencias Agrarias Y Forestales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Facultad De Ciencias Agrarias Y Forestales, Jun 2018, La Plata, Argentine</w:t>
+              <w:t xml:space="preserve">Journée de l’agriculture paysanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne du Béarn et Association béarnaise pour le développement de l'emploi agricole et rural, Oct 2018, Billère, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955565v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las políticas agroecológicas en Francia: el impulso de una acción colectiva, polifacética y territorializada.</w:t>
+                <w:t xml:space="preserve">Ce que les dispositifs « agroécologiques » territorialisés nous disent des transformations de l’agriculture en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Congreso de Agricultura Ecológica: “Sistemas alimentarios agroecológicos y cambio climático”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEAE - Spanish Society for Organic Farming &amp; Agroecology, Nov 2018, Logrono, España</w:t>
+              <w:t xml:space="preserve">Séminaire AgriteRRIs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgriteRRis, Sep 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943258v1</w:t>
+                <w:t xml:space="preserve">hal-01961908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde : Produire : &amp;quot;L’éveil de la permaculture</w:t>
               </w:r>
@@ -4748,398 +4748,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demeurer pour rester mobile. Étude comparée des villages guarani, de l’Aïr et de la puna andine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Condominio y multi-residencialidad: factores de diversificación económica en los márgenes pastorales andinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures du déplacement. Mobilités et requalifications des lieux et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nîmes, France</w:t>
+              <w:t xml:space="preserve">Embajada de Francia en Bolivia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d'Etudes Andines, Nov 2012, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416437v1</w:t>
+                <w:t xml:space="preserve">hal-04416209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptación y cambios en las sociedades pastorales de los márgenes en proceso de integración</w:t>
+                <w:t xml:space="preserve">Être en marge au cœur des Andes : innover et s’organiser autrement. Exemple des marges de la puna andine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Márgenes territoriales de los países andinos y relaciones centro – periferia en la mundialización</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, PRODIG UMR8586, UMSA, Oct 2012, La Paz, Bolivia</w:t>
+              <w:t xml:space="preserve">Séminaire sur les Marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRODIG (UMR 8586), May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416258v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des marges pastorales andines : désenclavement, réformes agraires et restructuration des organisations collectives (Pérou)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demeurer pour rester mobile. Étude comparée des villages guarani, de l’Aïr et de la puna andine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’œuvre de pierre Bourdieu en pratiques 10ème édition "Dépaysannisation : quels regards en 2012 ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Apr 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">Les cultures du déplacement. Mobilités et requalifications des lieux et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416288v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condominio y multi-residencialidad: factores de diversificación económica en los márgenes pastorales andinos</w:t>
+                <w:t xml:space="preserve">Adaptación y cambios en las sociedades pastorales de los márgenes en proceso de integración</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embajada de Francia en Bolivia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français d'Etudes Andines, Nov 2012, La Paz, Bolivia</w:t>
+              <w:t xml:space="preserve">Márgenes territoriales de los países andinos y relaciones centro – periferia en la mundialización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, PRODIG UMR8586, UMSA, Oct 2012, La Paz, Bolivia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416209v1</w:t>
+                <w:t xml:space="preserve">hal-04416258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être en marge au cœur des Andes : innover et s’organiser autrement. Exemple des marges de la puna andine</w:t>
+                <w:t xml:space="preserve">L’intégration des marges pastorales andines : désenclavement, réformes agraires et restructuration des organisations collectives (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les Marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRODIG (UMR 8586), May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">L’œuvre de pierre Bourdieu en pratiques 10ème édition "Dépaysannisation : quels regards en 2012 ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Apr 2012, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416319v1</w:t>
+                <w:t xml:space="preserve">hal-04416288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruminants dans les Andes centrales : l'élevage conquérant ?</w:t>
               </w:r>
@@ -5214,398 +5214,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du hameau agnatique au bourg communautaire : nouvelles pratiques mobilitaires, réseaux sociaux et gestion des ressources dans la puna péruvienne</w:t>
+                <w:t xml:space="preserve">Lignées agnatiques et huacchilleros : hétérogénéité des modes de gestion et des structures foncières dans la puna andine du sud péruvien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amériques créatives : Regards croisés sur les discours et les pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATRIA, Université Toulouse 2, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès « Réformes agraires et gestion des ressources naturelles en Afrique et Amérique latine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lleida, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416185v1</w:t>
+                <w:t xml:space="preserve">hal-01641000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignées agnatiques et huacchilleros : hétérogénéité des modes de gestion et des structures foncières dans la puna andine du sud péruvien</w:t>
+                <w:t xml:space="preserve">Mobilité et adaptabilité des sociétés pastorales andines confrontées à une raréfaction des ressources fourragères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Réformes agraires et gestion des ressources naturelles en Afrique et Amérique latine »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lleida, Espagne</w:t>
+              <w:t xml:space="preserve">« Agir en situation d’incertitude, quelles constructions individuelles et collectives des régimes de protection et d’adaptation en agriculture ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01641000v1</w:t>
+                <w:t xml:space="preserve">hal-01641007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité et adaptabilité des sociétés pastorales andines confrontées à une raréfaction des ressources fourragères</w:t>
+                <w:t xml:space="preserve">Du hameau agnatique au bourg communautaire : nouvelles pratiques mobilitaires, réseaux sociaux et gestion des ressources dans la puna péruvienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Agir en situation d’incertitude, quelles constructions individuelles et collectives des régimes de protection et d’adaptation en agriculture ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les Amériques créatives : Regards croisés sur les discours et les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRIA, Université Toulouse 2, Oct 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01641007v1</w:t>
+                <w:t xml:space="preserve">hal-04416185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accessibilité aux centres, un facteur de déstructuration des sociétés pastorales andines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ruminants dans les Andes centrales : l’élevage conquérant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études interdisciplinaires de l’Ecole Doctorale en Sciences Sociales et Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale en Sciences Sociales et Humanités de l'Université de Pau, Jun 2009, Pau, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04416172v1</w:t>
+                <w:t xml:space="preserve">hal-02758342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruminants dans les Andes centrales : l’élevage conquérant ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'accessibilité aux centres, un facteur de déstructuration des sociétés pastorales andines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études interdisciplinaires de l’Ecole Doctorale en Sciences Sociales et Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale en Sciences Sociales et Humanités de l'Université de Pau, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758342v1</w:t>
+                <w:t xml:space="preserve">hal-04416172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6013,51 +6013,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà le nomadisme et la sédentarisation : analyse comparée des mobilités et des dynamiques résidentielles de l’espace pastoral andin et saharien. Exemples de la puna péruvienne et des Touaregs Kel Ewey de l’Aïr (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud : l’enjeu territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2008, Itinéraires géographiques, 978-2-296-06622-9</w:t>
@@ -6307,511 +6307,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 1 : Présentation des cinq micro-territoires étudiés dans le cadre de l'analyse des dynamiques territoriales et multiusages. In Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport 3 : Représentations et attendus paysagers des usagers : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques. In Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR TREE. 2023, pp.62</w:t>
+              <w:t xml:space="preserve">UMR TREE. 2023, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125103v1</w:t>
+                <w:t xml:space="preserve">hal-04125083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport 2 : Représentations et positionnements des usagers face aux mesures de protection contre les grands prédateurs : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques. In &amp;quot;Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ADEME. 2023, pp.75</w:t>
+              <w:t xml:space="preserve">UMR TREE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04112707v1</w:t>
+                <w:t xml:space="preserve">hal-04125078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 2 : Représentations et positionnements des usagers face aux mesures de protection contre les grands prédateurs : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques. In &amp;quot;Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport 1 : Présentation des cinq micro-territoires étudiés dans le cadre de l'analyse des dynamiques territoriales et multiusages. In Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR TREE. 2023</w:t>
+              <w:t xml:space="preserve">UMR TREE. 2023, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125078v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 3 : Représentations et attendus paysagers des usagers : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques. In Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+                <w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR TREE. 2023, pp.22</w:t>
+              <w:t xml:space="preserve">ADEME. 2023, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04125083v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massif montagneux – Les Pyrénées</w:t>
               </w:r>
@@ -6823,51 +6823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bargerie,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6932,51 +6932,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies permanentes basco-béarnaises. Caractériser la diversité, les modes d'utilisation et les services écosystémiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Artano-Garmendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7234,51 +7234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="044DEA71"/>
+    <w:nsid w:val="D61B4DB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7382,51 +7382,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CAC52AE9"/>
+    <w:nsid w:val="EC5F9AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7616,51 +7616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marioncharbonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-0258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146724429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/taeterr-na.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/contrats-axe-1-regulations/protection_troupeaux_64.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/contrats-axe-1-regulations/remanap.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/transagrina.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/cubic-na.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Artano-Garmendia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poinsot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10711-240202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen O&#8217;rourke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.05.010" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.670.0637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8614" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499100v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499082v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delclaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142574v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lana" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150822v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150882v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lespagnol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396339v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396332v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991131v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Michel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961908v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991083v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955565v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943258v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bellay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galileo Monnet-Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Danvic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416437v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cottereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416288v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416209v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416319v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416185v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641000v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641007v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416172v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Artano Garmendia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Inarra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101600v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125078v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125083v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Arranz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marioncharbonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-0258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146724429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/taeterr-na.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/contrats-axe-1-regulations/protection_troupeaux_64.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/contrats-axe-1-regulations/remanap.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/transagrina.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/cubic-na.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Artano-Garmendia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poinsot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10711-240202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen O&#8217;rourke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.05.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.670.0637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8614" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delclaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lespagnol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bellay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galileo Monnet-Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Danvic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cottereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Artano Garmendia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Inarra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101600v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Arranz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>