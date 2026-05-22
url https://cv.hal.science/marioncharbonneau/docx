--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -731,204 +731,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode d’habiter et construction des savoirs naturalistes locaux : les éleveurs de brebis des Pyrénées occidentales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Poinsot</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1009</w:t>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618220v1</w:t>
+                <w:t xml:space="preserve">hal-03954325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle PAC et agroécologie - Conclusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mode d’habiter et construction des savoirs naturalistes locaux : les éleveurs de brebis des Pyrénées occidentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Artano-Garmendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, PAC et agroécologie, 663, pp.638-640</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954325v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ecosystem services and agroecology are greening French agriculture through its reterritorialization</w:t>
               </w:r>
@@ -1031,51 +1031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour territorialiser les politiques publiques de l’eau potable : Prendre en compte le concernement territorial des acteurs et les configurations spatiales des dispositifs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 874, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1217,51 +1217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eileen O’rourke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rural Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46, pp.47 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1628,51 +1628,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’individuel au collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Poinsot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 181, pp.39-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1698,4190 +1698,5540 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pluralisme territorial agricole : regards croisés des acteurs basques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’agroécologie à l’agro-écologie : trajectoire de la notion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulations et appropriations des modèles agri-alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nanterre, Jun 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Nouvelles propositions agricoles et agroécologiques dialogue Nord-Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR TREE, Apr 2026, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499082v1</w:t>
+                <w:t xml:space="preserve">hal-05622643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le concernement des agriculteurs vis-à-vis des politiques agroécologies des collectivités territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, UMR 6031 TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Université de Pau et des Pays de l'Adour, France</w:t>
+              <w:t xml:space="preserve">, UMR TREE; UMR CED; CECOJI, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499094v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concernement des agriculteurs vis-à-vis des politiques agroécologies des collectivités territoriales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gouvernance locale et agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR TREE; UMR CED; CECOJI, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Rencontres locales de l'agroécologie dans le Sud des Landes et le Nord du Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR TREE; BIOSENA, Feb 2025, Hagetmau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499100v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pluralisme territorial agricole : regards croisés des acteurs basques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Rurales et Entretiens agronomiques Olivier de Serres « Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CGR-CNFG; AFA; AFZ, Jun 2025, Mirabel, France</w:t>
+              <w:t xml:space="preserve">Circulations et appropriations des modèles agri-alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nanterre, Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499107v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la complexité de la gouvernance locale de l’agroécologie : une constellation d’instruments, de champs d’action, d’acteurs et d’échelles</w:t>
+                <w:t xml:space="preserve">Les disparités spatiales du positionnement des EPCI-FP vis-à-vis de l’agroécologie en Nouvelle-Aquitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Schlur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6031 TREE; UMR 5116 Centre Emile Durkheim; CECOJI, Nov 2025, Université de Pau et des Pays de l'Adour, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499096v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des EPCI-FP dans la transition agroécologique : une analyse croisée des instruments, des compétences et de la gouvernance des politiques agricoles en Nouvelle-Aquitaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La multiscalarité de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Phelpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61e colloque annuel ASRDLF « Trajectoires de développement et imbrications des territoires », session spéciale « Agriculture et développement territorial »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ASRDLF, Jun 2025, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Territoires de l’agriculture : Nouveaux enjeux, nouvelles coopérations entre agronomes, géographes et zootechniciens - Journées d'études rurales 2025 (13e édition) : Entretiens agronomiques Olivier de Serres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE; Commission de géographie rurale – Comité national français de géographie (CGR-CNFG); Association française d’agronomie (AFA); Association française de zootechnie (AFZ); Cermosem (Université Grenoble Alpes); Lycée agricole Olivier de Serres (Mirabel), Jun 2025, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499080v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análisis del despliegue de las políticas públicas de transición agroecológicas en la región Nueva-Aquitania (Francia): formas y disparidades espaciales</w:t>
+                <w:t xml:space="preserve">De la complexité de la gouvernance locale de l’agroécologie : une constellation d’instruments, de champs d’action, d’acteurs et d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario: “Políticas Públicas para la transición agroecológica. Alcances y desafíos para su implementación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTA, Jun 2023, Buenos-Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Action publique territoriale et agroécologie : perspectives multiscalaires et transdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150805v1</w:t>
+                <w:t xml:space="preserve">hal-05499096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t>
+                <w:t xml:space="preserve">Regard des géographes sur les évolutions à l’œuvre pour les élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t>
+              <w:t xml:space="preserve">Diversité des élevages, diversité des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Elevage, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04150789v1</w:t>
+                <w:t xml:space="preserve">hal-05622617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’engagement des EPCI-FP dans la transition agroécologique : une analyse croisée des instruments, des compétences et de la gouvernance des politiques agricoles en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtille Schlur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Preux</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Gagnepain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">61e colloque annuel ASRDLF « Trajectoires de développement et imbrications des territoires », session spéciale « Agriculture et développement territorial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASRDLF, Jun 2025, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499087v1</w:t>
+                <w:t xml:space="preserve">hal-05499080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations et positionnements des usagers face aux mesures de protection contre les grands prédateurs : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques</w:t>
+                <w:t xml:space="preserve">Animatrice table ronde : Penser durablement les communs en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture : Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambre d'agriculture, Jan 2023, Saint-Palais, France</w:t>
+              <w:t xml:space="preserve">Colloque La pérennité des communs en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150756v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment la souveraineté alimentaire interroge nos politiques agricoles locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Fête de l’agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération paysanne Béarn, Sep 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150677v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Por una geografía de las transformaciones de los sistemas agropecuarios</w:t>
+                <w:t xml:space="preserve">Intervenante table ronde : « Le rôle du collectif dans la résilience des exploitations agricoles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CONICET/UNJu</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CONICET/UNJu, Jun 2023, San-Salvador de Jujuy, Argentina</w:t>
+              <w:t xml:space="preserve">AG FRCUMA Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FR CUMA, Mar 2024, Beychac et Caillau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150822v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des résidus médicamenteux dans l'eau potable : vers la construction d'un problème public ?</w:t>
+                <w:t xml:space="preserve">Session : « Lescar au temps des normaliens ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enzo Lana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études J-EAU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau régional de recherches Naïades, Nov 2023, Pau, France</w:t>
+              <w:t xml:space="preserve">400 ans d’instruction à Lescar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, école normale de Lescar, Nov 2024, Lescar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142574v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAETERR-NA Ancrer la Transition AgroEcologique dans les TERRitoires de Nouvelle-Aquitaine : les ressorts territoriaux du développement de systèmes agricoles basés sur la biodiversité</w:t>
+                <w:t xml:space="preserve">Intervenante ciné-débat : « La théorie du boxeur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude BIOSENA : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Festival des Solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lycée agricole de Montardon; Terre de Liens Aquitaine; Maison des Citoyen.ne.s du Monde 64, Nov 2024, Montardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150882v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t>
+                <w:t xml:space="preserve">Table ronde : Innovations sociales et gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Resocialiser les économies agricoles et alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CELT, Dec 2024, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150709v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment redémocratiser les politiques agricoles et alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Fête de l’agriculture paysanne en Béarn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération paysanne Béarn, Sep 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150694v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer les transitions environnementales par l'espace : regard croisé des transitions énergétiques et agroécologiques en Nouvelle-Aquitaine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Table ronde : « Recherche-action et agroécologie ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI, Session : Pour une géographie des transitions territoriales ? cadres conceptuels, méthodologiques et approches critiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée prospective Biosena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOSENA, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150926v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t>
+                <w:t xml:space="preserve">Animatrice table ronde : « Faire évoluer les modèles agricoles dans les territoires girondins »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t>
+              <w:t xml:space="preserve">Rencontres locales de l'agroécologie dans l'Estuaire de la Gironde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOSENA; UMR TREE, Feb 2024, Plassac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150897v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialiser les rapports Homme-faune sauvage : Cinq communes des Pyrénées-Atlantiques face au retour des grands prédateurs.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Análisis del despliegue de las políticas públicas de transición agroecológicas en la región Nueva-Aquitania (Francia): formas y disparidades espaciales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI, Session : Géographie Des Interactions Humains, Animaux, Environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminario: “Políticas Públicas para la transición agroecológica. Alcances y desafíos para su implementación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTA, Jun 2023, Buenos-Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04146092v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : « Faire commun autour de la gestion des semences paysannes »</w:t>
+                <w:t xml:space="preserve">Territorialización de los colectivos de agricultores que valoran el origen en el País Vasco: análisis de los modelos agrícolas llevados por estos grupos y su anclaje en el territorio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lespagnol</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée de restitution « Cultiver Une Biodiversité Innovante et Collective »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Grignols, France</w:t>
+              <w:t xml:space="preserve">Seminario INTA-IPAF NOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPAF NOA, Jun 2023, Maimara, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327139v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t>
+                <w:t xml:space="preserve">Les transitions agroécologiques dans les territoires néoaquitains : prendre en compte les disparités socio-spatiales des initiatives cherchant à travailler avec le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gagnepain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG 2021 FDCUMA 640</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, St-Pierre-du-Mont, France</w:t>
+              <w:t xml:space="preserve">12e Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Agro Rennes-Angers; INRAE, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03327138v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversidad y territorialización de los circuitos cortos en el sur de Francia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de l’évolution des exploitations au cours de ces dernières années, trajectoires, attentes, conditions de travail et pratiques des agriculteurs et agricultrices de Nouvelle-Aquitaine à partir d’un questionnaire en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernard de Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Inda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario Internacional "Alimentación, tipos de agricultura y relación productor-consumidor"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INTA et AgriteRRIs, Nov 2019, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396332v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La implementación de la transición agroecológica en los territorios: diversidad de las acciones colectivas y de los registros de espacialidad.</w:t>
+                <w:t xml:space="preserve">Représentations et positionnements des usagers face aux mesures de protection contre les grands prédateurs : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programa de capacitación en servicio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Facultad de Ciencias Agrarias y Forestales, Departamento de Desarrollo Rural, Nov 2019, La Plata, Argentina</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture : Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre d'agriculture, Jan 2023, Saint-Palais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396339v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las políticas agroecológicas en Francia: el impulso de una acción colectiva, polifacética y territorializada.</w:t>
+                <w:t xml:space="preserve">Les défis de l’agriculture au Pays basque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Congreso de Agricultura Ecológica: “Sistemas alimentarios agroecológicos y cambio climático”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEAE - Spanish Society for Organic Farming &amp; Agroecology, Nov 2018, Logrono, España</w:t>
+              <w:t xml:space="preserve">Pléniaire Agglomération du Pays basque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAPB, Nov 2023, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943258v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La territorialización de las políticas agroecológicas en Francia.</w:t>
+                <w:t xml:space="preserve">Por una geografía de las transformaciones de los sistemas agropecuarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario international de la Facultad De Ciencias Agrarias Y Forestales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Facultad De Ciencias Agrarias Y Forestales, Jun 2018, La Plata, Argentine</w:t>
+              <w:t xml:space="preserve">Séminaire CONICET/UNJu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CONICET/UNJu, Jun 2023, San-Salvador de Jujuy, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955565v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture du mondial au local : territorialiser la transition agroécologique</w:t>
+                <w:t xml:space="preserve">La prise en compte des résidus médicamenteux dans l'eau potable : vers la construction d'un problème public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Clarimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Lana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"L'agriculture 2.0", assemblé générale FD CUMA 640</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FD CUMA 640, Feb 2018, Saint Sever, France</w:t>
+              <w:t xml:space="preserve">Journée d'études J-EAU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau régional de recherches Naïades, Nov 2023, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991083v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle agriculture pour quelle alimentation demain ?</w:t>
+                <w:t xml:space="preserve">TAETERR-NA Ancrer la Transition AgroEcologique dans les TERRitoires de Nouvelle-Aquitaine : les ressorts territoriaux du développement de systèmes agricoles basés sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frank Michel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’agriculture paysanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confédération Paysanne du Béarn et Association béarnaise pour le développement de l'emploi agricole et rural, Oct 2018, Billère, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude BIOSENA : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01991131v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les dispositifs « agroécologiques » territorialisés nous disent des transformations de l’agriculture en Nouvelle-Aquitaine</w:t>
+                <w:t xml:space="preserve">La pluralisation des modèles agricoles en Pays basque : vers une recomposition du système agri-alimentaire territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire AgriteRRIs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AgriteRRis, Sep 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961908v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde : Produire : &amp;quot;L’éveil de la permaculture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bellay</w:t>
+                <w:t xml:space="preserve">Une étude comparative de deux instruments d’action publique en faveur de la transition agroécologique : les GIEE et les groupes 30 000 en Région Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laz Brulé-Kopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Bodiguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival du cinéma des « Utopies Réelles »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut francilien recherche innovation société (IFRIS), PTCE Sud-Aquitaine, cinéma Les Variétés d’Hendaye., Nov 2018, Hendaye, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude TRANSAGRINA : Mondes agricoles en transition : Regards croisés acteurs/ chercheur.es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Émile Durkheim, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994635v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde sur l’Agriculture durable</w:t>
+                <w:t xml:space="preserve">TAETERR-NA - Ancrer la Transition AgroEcologique dans les TERRitoires de Nouvelle-Aquitaine : les ressorts territoriaux du développement de systèmes agricoles basés sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mahieu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Preux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival "Agri-culturez-vous"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MI(X) Maison intercommunale des Cultures et des Sciences par Lacq Odyssée, Centre de Science et Technologie (CCSTI) des Pyrénées Atlantiques et des Landes, Feb 2017, Mourenx, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude BIOSENA : La recherche autour de l'agroécologie en Nouvelle-Aquitaine : croiser les regards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOSENA, Feb 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961985v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les approches de l’agroécologie</w:t>
+                <w:t xml:space="preserve">De la marque territoriale aux collectifs territoriaux : vers une approche multidimensionnelle de l’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ier Atelier international Franco-Brésilien : Études comparées d’épistémologie et histoire de la géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Berdoulay Vincent, Mar 2015, Pau, France</w:t>
+              <w:t xml:space="preserve">Pléniaire Communauté de communes de la Vallée d’Ossau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de communes de la Vallée d’Ossau, Apr 2022, Arudy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01331696v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover dans les marges montagnardes : exemple des régions pastorales andines</w:t>
+                <w:t xml:space="preserve">Quelle place pour l’agroécologie dans la PAC 2023-2027 : propos conclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géo’rizon "Montagnes du Sud"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Savoie, Dec 2013, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Quelle place pour l’agroécologie dans la PAC 2023-2027 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CECOJI; Université de Poitiers, Jun 2022, Poitiers, France. pp.638-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416394v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condominio y multi-residencialidad: factores de diversificación económica en los márgenes pastorales andinos</w:t>
+                <w:t xml:space="preserve">Changements globaux, agriculture et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embajada de Francia en Bolivia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Français d'Etudes Andines, Nov 2012, La Paz, Bolivia</w:t>
+              <w:t xml:space="preserve">Séminaire FNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FNE, Apr 2022, Gueret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416209v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être en marge au cœur des Andes : innover et s’organiser autrement. Exemple des marges de la puna andine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Territorialiser les rapports Homme-faune sauvage : Cinq communes des Pyrénées-Atlantiques face au retour des grands prédateurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Artano-Garmendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire sur les Marges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PRODIG (UMR 8586), May 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">UGI, Session : Géographie Des Interactions Humains, Animaux, Environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416319v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demeurer pour rester mobile. Étude comparée des villages guarani, de l’Aïr et de la puna andine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gagnol</w:t>
+                <w:t xml:space="preserve">Explorer les transitions environnementales par l'espace : regard croisé des transitions énergétiques et agroécologiques en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cultures du déplacement. Mobilités et requalifications des lieux et des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nîmes, France</w:t>
+              <w:t xml:space="preserve">UGI, Session : Pour une géographie des transitions territoriales ? cadres conceptuels, méthodologiques et approches critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416437v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptación y cambios en las sociedades pastorales de los márgenes en proceso de integración</w:t>
+                <w:t xml:space="preserve">Table ronde : « Faire commun autour de la gestion des semences paysannes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Márgenes territoriales de los países andinos y relaciones centro – periferia en la mundialización</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, PRODIG UMR8586, UMSA, Oct 2012, La Paz, Bolivia</w:t>
+              <w:t xml:space="preserve">journée de restitution « Cultiver Une Biodiversité Innovante et Collective »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Grignols, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416258v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des marges pastorales andines : désenclavement, réformes agraires et restructuration des organisations collectives (Pérou)</w:t>
+                <w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’œuvre de pierre Bourdieu en pratiques 10ème édition "Dépaysannisation : quels regards en 2012 ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Apr 2012, Pau, France</w:t>
+              <w:t xml:space="preserve">AG 2021 FDCUMA 640</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, St-Pierre-du-Mont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416288v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruminants dans les Andes centrales : l'élevage conquérant ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changements globaux et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Congreso Anual Sociedad Chilena de Producción Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Punta Arenas, Chili</w:t>
+              <w:t xml:space="preserve">Webinaire « Transition territoriale : pourquoi changer et pour aller où ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pays Adour Landes Océanes, Sep 2021, Mont-de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416485v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignées agnatiques et huacchilleros : hétérogénéité des modes de gestion et des structures foncières dans la puna andine du sud péruvien</w:t>
+                <w:t xml:space="preserve">Changements globaux et projets collectifs territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès « Réformes agraires et gestion des ressources naturelles en Afrique et Amérique latine »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Lleida, Espagne</w:t>
+              <w:t xml:space="preserve">AG FD CUMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FD CUMA 640, Feb 2021, Saint Pierre du Mont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641000v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilité et adaptabilité des sociétés pastorales andines confrontées à une raréfaction des ressources fourragères</w:t>
+                <w:t xml:space="preserve">Changements climatique et agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Agir en situation d’incertitude, quelles constructions individuelles et collectives des régimes de protection et d’adaptation en agriculture ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Cours au Lycée Horticole de Nay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECOCENE; Lycée Horticole de Nay, May 2021, Nay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01641007v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du hameau agnatique au bourg communautaire : nouvelles pratiques mobilitaires, réseaux sociaux et gestion des ressources dans la puna péruvienne</w:t>
+                <w:t xml:space="preserve">La implementación de la transición agroecológica en los territorios: diversidad de las acciones colectivas y de los registros de espacialidad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amériques créatives : Regards croisés sur les discours et les pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATRIA, Université Toulouse 2, Oct 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Programa de capacitación en servicio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad de Ciencias Agrarias y Forestales, Departamento de Desarrollo Rural, Nov 2019, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04416185v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruminants dans les Andes centrales : l’élevage conquérant ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversidad y territorialización de los circuitos cortos en el sur de Francia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Seminario Internacional "Alimentación, tipos de agricultura y relación productor-consumidor"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INTA et AgriteRRIs, Nov 2019, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758342v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La territorialización de las políticas agroecológicas en Francia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario international de la Facultad De Ciencias Agrarias Y Forestales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Facultad De Ciencias Agrarias Y Forestales, Jun 2018, La Plata, Argentine</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’agriculture du mondial au local : territorialiser la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"L'agriculture 2.0", assemblé générale FD CUMA 640</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FD CUMA 640, Feb 2018, Saint Sever, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que les dispositifs « agroécologiques » territorialisés nous disent des transformations de l’agriculture en Nouvelle-Aquitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire AgriteRRIs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AgriteRRis, Sep 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle agriculture pour quelle alimentation demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de l’agriculture paysanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Paysanne du Béarn et Association béarnaise pour le développement de l'emploi agricole et rural, Oct 2018, Billère, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01991131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las políticas agroecológicas en Francia: el impulso de una acción colectiva, polifacética y territorializada.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII Congreso de Agricultura Ecológica: “Sistemas alimentarios agroecológicos y cambio climático”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEAE - Spanish Society for Organic Farming &amp; Agroecology, Nov 2018, Logrono, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde : Produire : &amp;quot;L’éveil de la permaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bellay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galileo Monnet-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival du cinéma des « Utopies Réelles »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francilien recherche innovation société (IFRIS), PTCE Sud-Aquitaine, cinéma Les Variétés d’Hendaye., Nov 2018, Hendaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde sur l’Agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Le Danvic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival "Agri-culturez-vous"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MI(X) Maison intercommunale des Cultures et des Sciences par Lacq Odyssée, Centre de Science et Technologie (CCSTI) des Pyrénées Atlantiques et des Landes, Feb 2017, Mourenx, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les approches de l’agroécologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ier Atelier international Franco-Brésilien : Études comparées d’épistémologie et histoire de la géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Berdoulay Vincent, Mar 2015, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innover dans les marges montagnardes : exemple des régions pastorales andines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géo’rizon "Montagnes du Sud"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, Dec 2013, Chambéry, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demeurer pour rester mobile. Étude comparée des villages guarani, de l’Aïr et de la puna andine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cottereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultures du déplacement. Mobilités et requalifications des lieux et des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptación y cambios en las sociedades pastorales de los márgenes en proceso de integración</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Márgenes territoriales de los países andinos y relaciones centro – periferia en la mundialización</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, PRODIG UMR8586, UMSA, Oct 2012, La Paz, Bolivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration des marges pastorales andines : désenclavement, réformes agraires et restructuration des organisations collectives (Pérou)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’œuvre de pierre Bourdieu en pratiques 10ème édition "Dépaysannisation : quels regards en 2012 ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Apr 2012, Pau, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Condominio y multi-residencialidad: factores de diversificación económica en los márgenes pastorales andinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Embajada de Francia en Bolivia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d'Etudes Andines, Nov 2012, La Paz, Bolivia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être en marge au cœur des Andes : innover et s’organiser autrement. Exemple des marges de la puna andine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur les Marges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRODIG (UMR 8586), May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ruminants dans les Andes centrales : l'élevage conquérant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36. Congreso Anual Sociedad Chilena de Producción Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Punta Arenas, Chili</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du hameau agnatique au bourg communautaire : nouvelles pratiques mobilitaires, réseaux sociaux et gestion des ressources dans la puna péruvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Amériques créatives : Regards croisés sur les discours et les pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATRIA, Université Toulouse 2, Oct 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lignées agnatiques et huacchilleros : hétérogénéité des modes de gestion et des structures foncières dans la puna andine du sud péruvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès « Réformes agraires et gestion des ressources naturelles en Afrique et Amérique latine »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Lleida, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité et adaptabilité des sociétés pastorales andines confrontées à une raréfaction des ressources fourragères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Agir en situation d’incertitude, quelles constructions individuelles et collectives des régimes de protection et d’adaptation en agriculture ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01641007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accessibilité aux centres, un facteur de déstructuration des sociétés pastorales andines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études interdisciplinaires de l’Ecole Doctorale en Sciences Sociales et Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole Doctorale en Sciences Sociales et Humanités de l'Université de Pau, Jun 2009, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ruminants dans les Andes centrales : l’élevage conquérant ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brunschwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de protection des troupeaux contre les prédateurs : pratiques et représentations des usagers. Département des Pyrénées-Atlantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Artano Garmendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire TREE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Pau, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des modes de valorisation des prairies permanentes océaniques sous contraintes de pentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gascouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Inarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e Journées 3R - 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, PARIS, France. 22e Journées 3R - 2015, 22, 2015, 22e Journées 3R</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01331690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5891,51 +7241,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes spatiales et logiques émergentes de la transition agroécologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5964,210 +7314,210 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03101600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Par-delà le nomadisme et la sédentarisation : analyse comparée des mobilités et des dynamiques résidentielles de l’espace pastoral andin et saharien. Exemples de la puna péruvienne et des Touaregs Kel Ewey de l’Aïr (Niger)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques rurales dans les pays du Sud : l’enjeu territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2008, Itinéraires géographiques, 978-2-296-06622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commercialisation de l'alpaga dans le Sud péruvien : filière territorialisée et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ruralités Nords-Suds : Inégalités, Conflits, Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Itinéraires géographiques, 978-2-296-06622-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6177,91 +7527,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méthode IDEA4 à la plateforme WEB-IDEA pour aller vers l'observatoire national de la durabilité des exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6277,779 +7627,779 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980815v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 3 : Représentations et attendus paysagers des usagers : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques. In Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapport 1 : Présentation des cinq micro-territoires étudiés dans le cadre de l'analyse des dynamiques territoriales et multiusages. In Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR TREE. 2023, pp.22</w:t>
+              <w:t xml:space="preserve">UMR TREE. 2023, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125083v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 2 : Représentations et positionnements des usagers face aux mesures de protection contre les grands prédateurs : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques. In &amp;quot;Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Inda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pablo Domínguez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR TREE. 2023</w:t>
+              <w:t xml:space="preserve">ADEME. 2023, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04125078v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport 1 : Présentation des cinq micro-territoires étudiés dans le cadre de l'analyse des dynamiques territoriales et multiusages. In Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Rapport 3 : Représentations et attendus paysagers des usagers : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques. In Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Delclaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UMR TREE. 2023, pp.62</w:t>
+              <w:t xml:space="preserve">UMR TREE. 2023, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125103v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transagrina. Trajectoires de Transition en Agriculture en Nouvelle-Aquitaine. Rapport final</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport 2 : Représentations et positionnements des usagers face aux mesures de protection contre les grands prédateurs : étude territoriale menée dans 5 communes des Pyrénées-Atlantiques. In &amp;quot;Étude d'impact de la mise en place des mesures de protection des troupeaux contre les prédateurs sur le département des Pyrénées-Atlantiques. Volet 3 : Étude des pratiques et représentations des usagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaèle-Jeanne Aubin-Brouté</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Delclaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Domínguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ADEME. 2023, pp.75</w:t>
+              <w:t xml:space="preserve">UMR TREE. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04112707v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massif montagneux – Les Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bargerie,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bouisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Région Nouvelle-Aquitaine. 2018, pp 363-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01885271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les prairies permanentes basco-béarnaises. Caractériser la diversité, les modes d'utilisation et les services écosystémiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M Arranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Artano-Garmendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gascouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] SET, UPPA. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7059,114 +8409,433 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion des ressources et peuplement des espaces pastoraux au défi de la modernité. Le cas des pasteurs de la puna péruvienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Charbonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Pau et des Pays de l'Adour, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00457546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérer la biodiversité cultivée. Faire commun autour de la gestion des semences paysannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallot-Charmasson Amélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia de Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03327141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversité spatiale et temporelle des pratiques agricoles et rapport à la nature dans les Andes péruviennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04416139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une géographie des systèmes et des transitions agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Charbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géographie. Université Paul Valéry – Montpellier 3, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05058483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7234,51 +8903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D61B4DB2"/>
+    <w:nsid w:val="F1C899E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7382,51 +9051,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EC5F9AC2"/>
+    <w:nsid w:val="8F845831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7616,51 +9285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marioncharbonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-0258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146724429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/taeterr-na.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/contrats-axe-1-regulations/protection_troupeaux_64.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/contrats-axe-1-regulations/remanap.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/transagrina.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/cubic-na.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618220v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Artano-Garmendia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poinsot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10711-240202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen O&#8217;rourke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.05.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.670.0637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8614" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499082v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499100v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150805v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150756v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delclaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142574v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150882v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150926v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146092v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327139v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lespagnol" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396332v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943258v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991083v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991131v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Michel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961908v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994635v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bellay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galileo Monnet-Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961985v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Danvic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331696v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416209v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416319v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416437v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cottereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416288v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416485v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641007v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758342v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416172v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499079v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Artano Garmendia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Inarra" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101600v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416006v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416025v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125083v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181104v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Arranz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457546v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marioncharbonneau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0619-0258" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146724429" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/taeterr-na.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/contrats-axe-1-regulations/protection_troupeaux_64.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/contrats-axe-1-regulations/remanap.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/transagrina.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tree.univ-pau.fr/fr/activites-scientifiques/contrats-de-recherche/axe-3-recompositions/cubic-na.html" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064494v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga de Cos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Charbonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Puyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2025.107589" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Preux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Degr&#233;mont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13tpr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182237v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dabas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.752.0033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954325v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618220v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Artano-Garmendia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Poinsot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Charrier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10711-240202" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931327v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29751" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713491v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bigando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641029v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen O&#8217;rourke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.05.010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Deletraz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rebotier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.670.0637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04417021v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416087v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.8614" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622643v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499100v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499082v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Huguet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clarimont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499094v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Schlur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Phelpin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622628v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622624v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622648v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622621v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622623v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622650v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gagnepain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150677v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard de Raymond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Inda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150756v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Delclaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622631v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150822v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05142574v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Lana" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150882v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150709v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laz Brul&#233;-Kopp" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622633v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150897v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622634v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150926v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouisset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327139v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lespagnol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327138v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622637v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622638v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396339v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02396332v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955565v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961908v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitoun" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Michel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943258v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bellay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galileo Monnet-Martin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961985v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Le Danvic" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mahieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331696v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416437v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cottereau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gagnol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416258v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416288v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brunschwig" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416185v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641000v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758342v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499079v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Artano Garmendia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331690v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gascouat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Inarra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101600v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416006v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416025v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980815v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le-Jeanne Aubin-Brout&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125083v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125078v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885271v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bargerie," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chauvin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181104v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Arranz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00457546v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Guillot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallot-Charmasson Am&#233;lie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia de Guibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04416139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05058483v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>