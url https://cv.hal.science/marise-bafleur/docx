--- v0 (2026-04-05)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marise Bafleur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Harvesting Powered Variable Storage Topology for Battery-Free Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New triggering-speed-characterization method for diode-triggered SCR using TLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.692 - 697. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th European Symposium on the reliability of electron devices, failure physics and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of LIN communication robustness against EFT events using dedicated failure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.685 - 691. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single piezoelectric transducer as strain sensor and energy harvester using time-multiplexing operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jun Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwen Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (12), pp.9646-9656. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2711562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Supercapacitors and Aeroacoustic Energy Harvesting for Autonomous Wireless Sensing in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ehs-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-linear capacitances on transient waveforms during system level ESD stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proceedings of the 27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 64, pp.88 - 92. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, Microelectronics Reliability, Volume 55, Issues 9–10, August–September 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1269-1270. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a MOS–IGBT–SCR ESD protection component in smart power SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1476-1480. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource and Battery-free Energy Harvesting Architecture for Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Assouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.3215-3227. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2331365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ESD protection devices designed in a 3D technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Microelectronics Reliability, 54 (9), pp.2272-2277. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting in aeronautics for battery-free wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (8), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAES.2014.130002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Thermoelectric Generators in Airliners for Powering,Battery-free Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (6), pp.2444-2451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supply for a wireless sensor network: Airliner flight test case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.2058-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Voltage Lock-Out Design Rules for Proper Start-Up of Energy Autonomous Systems Powered by Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476 (1), pp.012121. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined MOS-IGBT-SCR structure for a compact high-robustness ESD power clamp in smart power SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp. 432-440. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2013.2281726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System-Level Electrostatic-Discharge-Protection Modeling Methodology for Time-Domain Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2208973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip measurement to analyze failure mechanisms of ICs under system level ESD stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1278-1283. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Failure Mechanisms of Protection Diodes During System Level ESD: Toward Repetitive Stresses Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perdreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.108 - 113. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2011.2173576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on statistical tools to analyze repetitive-electrostatic-discharge endurance of system-level protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.607--614. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2012.2230093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Modeling System ESD Failure and Probability Using IBIS ESD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2012.2218605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Discrete Protection Device subjected to Repetitive ElectroStatic Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1103-1106. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on varistor properties made from zinc oxide nanoparticles by low temperature spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Saint Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (11), p.1775-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the physical signatures of CDM induced latent defects into a DC-DC converter using low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9-11), pp.1456-1461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical description of the injection ratio of self-biased bipolar transistors under the very high injection conditions of ESD events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.663-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pulsed OBIC technique for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD methodology for ESD robustness prediction of smart power ESD devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.399-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of various optical techniques for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Remmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1563-1568, 10.1016/j.microrel.2006.07.021. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (9), pp.1415-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal laser stimulation and NB-OBIC techniques applied to ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (3), pp.439 - 444. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00339-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Compact Modeling of a Vertical Grounded-Base NPN Bipolar Transistor used as ESD Protection in a Smart Power Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dorkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (9), pp.1373-1381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DU PROCESSUS D'ELABORATION SUR LES DEFAUTS CRISTALLOGRAPHIQUES DANS LES COUCHES DE GaAs EPITAXIEES PAR JETS MOLECULAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Yagüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (C5), pp.C5-465-C5-472. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1982556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00222276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power management system using reconfigurable storage scheme for batteryless wireless sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Siskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th Laopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Modern Circuits and Systems Technologies (MOCAST) on Electronics and Commuications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Thessaloniki Greece. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOCAST.2018.8376615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From living lab to real life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Harvesting Powered Variable Storage Topology For Battery-Free Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modern Circuits and Systems Technologies (MOCAST) on Electronics and Commuications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOCAST.2018.8376624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous power supply for aeronautical health monitoring sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bramban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERMEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogeneration harvesting in an aeronautical application, from specification to realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Lyon, May 2017, Lyon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered energy harvester strain sensing device for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.12070 - 12070, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un travail normatif de modélisation de système pour la prédiction de défaillance ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNERGY Research Platform: LAAS Smart Building & Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Tr@nsener</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From quasi-static to transient system level ESD simulation: Extraction of turn-on elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD), 2016 38th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESD Association, Sep 2016, Anaheim, United States. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2016.7592563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifunctional device as both strain sensor and energy harvester for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jun Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwen Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de stockage adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Ultracapacitors and Energy Harvesting for Autonomous Battery-Free Wireless Sensing in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Materials Nanotechnology Meeting on Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Orlando, FL, United States. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Sensor Networks in Aeronautics: True Lies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SENSO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gardanne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.012103, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Switched Architecture for Ultra-Capacitors Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2016, BORDEAUX, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting For Wireless Sensors In Aeronautics Applications: From Dream To Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Wireless Sensor Node Circuit and System Design”, WiSe Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Thessaloniki, Greece. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la transition énergétique: vers des systèmes de gestion de l'énergie plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLP-based Human Metal Model stress generator and analysis method of ESD generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress / Electrostatic Discharge Symposium (EOS/ESD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2015.7314777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling Approach for System Level ESD Analysis: From Hard to Functional Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, TAIPEI, Taiwan. 4p., </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADREAM, BATIMENT INSTRUMENTE ET A ENERGIE OPTIMISEE DU LAAS- CNRS : PREMIERS RETOURS D'EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Papas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ecrepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vialan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Wireless in Flight Testing on A321 Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berhouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Feb 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Harvester to power SHM Sensors in Aircraft Pylon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic system level ESD current measurement using magnetic field probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium on Electromagnetic Compatibility ( APEMC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D back-to-back diodes ESD protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ESD Workshop (IEW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Villard de Lans, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D back-to-back diodes ESD protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge (EOS/ESD) Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering a Commercial Datalogger by Energy Harvesting from Generated Aeroacoustic Noise Powering a Commercial Datalogger by Energy Harvesting from Generated Aeroacoustic Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Airiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hyogo, Japan, Nov 2014, Île d'Awaji, Japan. pp.12025, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Power Supply for an Airliner Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechEx Energy Harvesting and Storage 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Transient System-level ESD Modeling - Environment Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the challenges of System level ESD: from efficient ICs ESD protection to system level predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taiwan ESD and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, LAS VEGAS, United States. pp.258-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept of energy harvesting from aero acoustic noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Atlanta, United States. pp. 267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral ESD Protection Modeling to perform System Level ESD Efficient Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, SINGAPORE, Singapore. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and smart systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOSS Annual Forum 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral-Modeling Methodology to Predict Electrostatic-Discharge Susceptibility Failures at System Level : an IBIS Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Electromagnetic Compatibility (EMC Europe 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, YORK, United Kingdom. pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature operation MOS-IGBT power clamp for improved ESD protection in smart power technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, ANAHEIM, United States. pp.1B.2-1B.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Voltage Overshoots of High Voltage ESD Protections Based on Bipolar Transistors in Smart Power Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Gill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, AUSTIN, United States. pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale sur les EOS/ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial Décharges électrostatiques (ESD) : du composant au système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fourniols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur à faible consommation pour la récupération d'énergie ambiante combinant deux sources pour application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Assouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journées d'étude Faible Tension Faible Consommation (FTFC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NEUCHATEL, Suisse. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Transient Behavior Measurement of High- Voltage ESD Protections Based on a Very Fast Transmission-Line Pulse System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ESD protection structure based on Silicon Controlled Rectifier achieving very low overshoot voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing away the silicon limits of ESD protection structures: exploration of crystallographic orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPOLAR/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monterey, United States. pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGY SCAVENGING BASED ON TRANSIENT THERMAL GRADIENTS: APPLICATION TO STRUCTURAL HEALTH MONITORING OF AIRCRAFTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, SENDAI, Japan. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High robustness PNP-based structure for the ESD protection of high voltage I/Os in an advanced smart power technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BOSTON, United States. pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on ESD Transient Immunity of Integrated Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Embedded On-Chip EMI Protections to Continuous Harmonic and Fast Transient Pulses with Respect to Substrate Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pulsed OBIC technique for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Physical and Failure Analysis of Integrated Circuits (IPFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Singapour, Singapore. pp.270-275, 10.1109/IPFA.2006.251044, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2006.251044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIC technique for ESD defect localization : Influence of the experimental procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Workshop EOS/ESD/EMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of various optical techniques for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Remmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, wuppertal, Germany. pp.1563-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, arcachon, France. pp.1415-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lateral DMOS and IGBT structures realized on a partial SOI substrate based on LEGO process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanta Pathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Santa Barbara, United States. pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD Induced Latent Defects In CMOS ICs And Reliability Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge (EOS/ESD) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dallas, United States. pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Guidelines to Achieve a Very High ESD Robustness in a Self-Biased NPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lescouzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Charlotte, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage for Ultra-Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de protection ESD : du composant au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. 280p., 2018, 9781784053260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD Protection Methodologies: From Component to System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284p., 2017, 978-1-78548-122-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability Volume 55, Issues 9–10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 55, ( Issues 9–10), 2015, Microelectronics Reliability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiture autonome : le défi du zéro défaut pour la fiabilité des systèmes électroniques embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports du futur: Regards croisés de chercheur.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.20, 2018, Collection Petit illustré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Mixed-­Signal Technologies Against Electrostatic Discharges: Challenges and Protection Strategies from Component to System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-­‐philippe Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas NOULIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed-signal circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 40p. Chapter 3, 2015, Devices, Circuits, and Systems Series, 9781482260625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor de puissance à structure verticale et à cathode en tranchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3029014-A1. Rapport LAAS n° 16668. 2016, 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit électronique de récupération, de stockage et de restitution d'énergie électrique et le procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2624410. rapport LAAS n° 12036. 2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to form a localized Silicon On Insulator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Charitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1193752. 2002, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil au Japon : aperçu du contexte industriel et dernières avancées présentées à la conférence PowerMEMS 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu des réseaux de capteurs sans fil au Japon : de la gestion de l'énergie à l'architecture des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marise Bafleur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Harvesting Powered Variable Storage Topology for Battery-Free Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New triggering-speed-characterization method for diode-triggered SCR using TLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.692 - 697. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th European Symposium on the reliability of electron devices, failure physics and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of LIN communication robustness against EFT events using dedicated failure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.685 - 691. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single piezoelectric transducer as strain sensor and energy harvester using time-multiplexing operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jun Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwen Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (12), pp.9646-9656. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2711562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Supercapacitors and Aeroacoustic Energy Harvesting for Autonomous Wireless Sensing in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ehs-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-linear capacitances on transient waveforms during system level ESD stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proceedings of the 27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 64, pp.88 - 92. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, Microelectronics Reliability, Volume 55, Issues 9–10, August–September 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1269-1270. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a MOS–IGBT–SCR ESD protection component in smart power SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1476-1480. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource and Battery-free Energy Harvesting Architecture for Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Assouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.3215-3227. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2331365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting in aeronautics for battery-free wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (8), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAES.2014.130002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ESD protection devices designed in a 3D technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Microelectronics Reliability, 54 (9), pp.2272-2277. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Thermoelectric Generators in Airliners for Powering,Battery-free Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (6), pp.2444-2451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supply for a wireless sensor network: Airliner flight test case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.2058-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Voltage Lock-Out Design Rules for Proper Start-Up of Energy Autonomous Systems Powered by Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476 (1), pp.012121. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined MOS-IGBT-SCR structure for a compact high-robustness ESD power clamp in smart power SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp. 432-440. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2013.2281726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System-Level Electrostatic-Discharge-Protection Modeling Methodology for Time-Domain Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2208973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip measurement to analyze failure mechanisms of ICs under system level ESD stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1278-1283. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Failure Mechanisms of Protection Diodes During System Level ESD: Toward Repetitive Stresses Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perdreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.108 - 113. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2011.2173576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on statistical tools to analyze repetitive-electrostatic-discharge endurance of system-level protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.607--614. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2012.2230093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Modeling System ESD Failure and Probability Using IBIS ESD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2012.2218605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Discrete Protection Device subjected to Repetitive ElectroStatic Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1103-1106. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on varistor properties made from zinc oxide nanoparticles by low temperature spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Saint Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (11), p.1775-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the physical signatures of CDM induced latent defects into a DC-DC converter using low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9-11), pp.1456-1461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical description of the injection ratio of self-biased bipolar transistors under the very high injection conditions of ESD events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.663-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pulsed OBIC technique for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD methodology for ESD robustness prediction of smart power ESD devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.399-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of various optical techniques for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Remmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1563-1568, 10.1016/j.microrel.2006.07.021. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (9), pp.1415-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal laser stimulation and NB-OBIC techniques applied to ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (3), pp.439 - 444. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00339-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Compact Modeling of a Vertical Grounded-Base NPN Bipolar Transistor used as ESD Protection in a Smart Power Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dorkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (9), pp.1373-1381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DU PROCESSUS D'ELABORATION SUR LES DEFAUTS CRISTALLOGRAPHIQUES DANS LES COUCHES DE GaAs EPITAXIEES PAR JETS MOLECULAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Yagüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (C5), pp.C5-465-C5-472. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1982556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00222276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power management system using reconfigurable storage scheme for batteryless wireless sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Siskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th Laopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Modern Circuits and Systems Technologies (MOCAST) on Electronics and Commuications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Thessaloniki Greece. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOCAST.2018.8376615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From living lab to real life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Harvesting Powered Variable Storage Topology For Battery-Free Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modern Circuits and Systems Technologies (MOCAST) on Electronics and Commuications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOCAST.2018.8376624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous power supply for aeronautical health monitoring sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bramban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERMEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogeneration harvesting in an aeronautical application, from specification to realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Lyon, May 2017, Lyon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered energy harvester strain sensing device for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.12070 - 12070, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un travail normatif de modélisation de système pour la prédiction de défaillance ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNERGY Research Platform: LAAS Smart Building & Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Tr@nsener</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From quasi-static to transient system level ESD simulation: Extraction of turn-on elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD), 2016 38th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESD Association, Sep 2016, Anaheim, United States. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2016.7592563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifunctional device as both strain sensor and energy harvester for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jun Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwen Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de stockage adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Ultracapacitors and Energy Harvesting for Autonomous Battery-Free Wireless Sensing in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Materials Nanotechnology Meeting on Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Orlando, FL, United States. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Sensor Networks in Aeronautics: True Lies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SENSO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gardanne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.012103, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Switched Architecture for Ultra-Capacitors Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2016, BORDEAUX, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting For Wireless Sensors In Aeronautics Applications: From Dream To Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Wireless Sensor Node Circuit and System Design”, WiSe Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Thessaloniki, Greece. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la transition énergétique: vers des systèmes de gestion de l'énergie plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLP-based Human Metal Model stress generator and analysis method of ESD generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress / Electrostatic Discharge Symposium (EOS/ESD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2015.7314777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling Approach for System Level ESD Analysis: From Hard to Functional Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, TAIPEI, Taiwan. 4p., </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADREAM, BATIMENT INSTRUMENTE ET A ENERGIE OPTIMISEE DU LAAS- CNRS : PREMIERS RETOURS D'EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Papas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ecrepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vialan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Wireless in Flight Testing on A321 Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berhouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Feb 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Harvester to power SHM Sensors in Aircraft Pylon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic system level ESD current measurement using magnetic field probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium on Electromagnetic Compatibility ( APEMC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D back-to-back diodes ESD protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ESD Workshop (IEW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Villard de Lans, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D back-to-back diodes ESD protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge (EOS/ESD) Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering a Commercial Datalogger by Energy Harvesting from Generated Aeroacoustic Noise Powering a Commercial Datalogger by Energy Harvesting from Generated Aeroacoustic Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Airiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hyogo, Japan, Nov 2014, Île d'Awaji, Japan. pp.12025, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Power Supply for an Airliner Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechEx Energy Harvesting and Storage 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Transient System-level ESD Modeling - Environment Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the challenges of System level ESD: from efficient ICs ESD protection to system level predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taiwan ESD and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, LAS VEGAS, United States. pp.258-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept of energy harvesting from aero acoustic noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Atlanta, United States. pp. 267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral ESD Protection Modeling to perform System Level ESD Efficient Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, SINGAPORE, Singapore. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and smart systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOSS Annual Forum 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral-Modeling Methodology to Predict Electrostatic-Discharge Susceptibility Failures at System Level : an IBIS Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Electromagnetic Compatibility (EMC Europe 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, YORK, United Kingdom. pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature operation MOS-IGBT power clamp for improved ESD protection in smart power technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, ANAHEIM, United States. pp.1B.2-1B.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Voltage Overshoots of High Voltage ESD Protections Based on Bipolar Transistors in Smart Power Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Gill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, AUSTIN, United States. pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale sur les EOS/ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial Décharges électrostatiques (ESD) : du composant au système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fourniols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur à faible consommation pour la récupération d'énergie ambiante combinant deux sources pour application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Assouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journées d'étude Faible Tension Faible Consommation (FTFC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NEUCHATEL, Suisse. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Transient Behavior Measurement of High- Voltage ESD Protections Based on a Very Fast Transmission-Line Pulse System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ESD protection structure based on Silicon Controlled Rectifier achieving very low overshoot voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing away the silicon limits of ESD protection structures: exploration of crystallographic orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPOLAR/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monterey, United States. pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGY SCAVENGING BASED ON TRANSIENT THERMAL GRADIENTS: APPLICATION TO STRUCTURAL HEALTH MONITORING OF AIRCRAFTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, SENDAI, Japan. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High robustness PNP-based structure for the ESD protection of high voltage I/Os in an advanced smart power technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BOSTON, United States. pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on ESD Transient Immunity of Integrated Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Embedded On-Chip EMI Protections to Continuous Harmonic and Fast Transient Pulses with Respect to Substrate Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pulsed OBIC technique for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Physical and Failure Analysis of Integrated Circuits (IPFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Singapour, Singapore. pp.270-275, 10.1109/IPFA.2006.251044, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2006.251044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIC technique for ESD defect localization : Influence of the experimental procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Workshop EOS/ESD/EMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of various optical techniques for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Remmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, wuppertal, Germany. pp.1563-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, arcachon, France. pp.1415-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lateral DMOS and IGBT structures realized on a partial SOI substrate based on LEGO process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanta Pathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Santa Barbara, United States. pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD Induced Latent Defects In CMOS ICs And Reliability Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge (EOS/ESD) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dallas, United States. pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Guidelines to Achieve a Very High ESD Robustness in a Self-Biased NPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lescouzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Charlotte, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage for Ultra-Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de protection ESD : du composant au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. 280p., 2018, 9781784053260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD Protection Methodologies: From Component to System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284p., 2017, 978-1-78548-122-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability Volume 55, Issues 9–10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 55, ( Issues 9–10), 2015, Microelectronics Reliability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiture autonome : le défi du zéro défaut pour la fiabilité des systèmes électroniques embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports du futur: Regards croisés de chercheur.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.20, 2018, Collection Petit illustré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Mixed-­Signal Technologies Against Electrostatic Discharges: Challenges and Protection Strategies from Component to System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-­‐philippe Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas NOULIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed-signal circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 40p. Chapter 3, 2015, Devices, Circuits, and Systems Series, 9781482260625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor de puissance à structure verticale et à cathode en tranchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3029014-A1. Rapport LAAS n° 16668. 2016, 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit électronique de récupération, de stockage et de restitution d'énergie électrique et le procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2624410. rapport LAAS n° 12036. 2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to form a localized Silicon On Insulator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Charitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1193752. 2002, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil au Japon : aperçu du contexte industriel et dernières avancées présentées à la conférence PowerMEMS 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu des réseaux de capteurs sans fil au Japon : de la gestion de l'énergie à l'architecture des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous El Mahboubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fr&#233;mont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escudi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Ruan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.09.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BKLHW7T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020992v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand-Est&#232;be" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2331365" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218702v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courivaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferru" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.136" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.130002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berhouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02042669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand Est&#232;be" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salamero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gendron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Besse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Remmach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZ8X1D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00222276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Yag&#252;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1982556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01753877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Siskos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Laopoulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376615" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01747946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bramban" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2016.7592563" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#232;ges" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2015.7314777" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175399" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702955v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berhouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labrousse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175400" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berhouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Gill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195362v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacrampe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204574v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2006.251044" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Essely" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darracq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01754705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/esd-protection-methodologies/bafleur/978-1-78548-122-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fremont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;&#8208;philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charitat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Pag&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous El Mahboubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fr&#233;mont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escudi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Ruan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.09.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BKLHW7T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020992v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand-Est&#232;be" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2331365" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.130002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courivaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berhouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02042669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand Est&#232;be" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salamero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gendron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Besse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Remmach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZ8X1D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00222276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Yag&#252;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1982556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01753877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Siskos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Laopoulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376615" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01747946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bramban" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2016.7592563" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#232;ges" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2015.7314777" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175399" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702955v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berhouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labrousse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175400" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berhouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Gill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195362v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacrampe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204574v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2006.251044" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Essely" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darracq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01754705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/esd-protection-methodologies/bafleur/978-1-78548-122-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fremont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;&#8208;philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charitat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Pag&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>