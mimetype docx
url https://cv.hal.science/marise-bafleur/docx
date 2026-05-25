--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marise Bafleur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Harvesting Powered Variable Storage Topology for Battery-Free Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New triggering-speed-characterization method for diode-triggered SCR using TLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.692 - 697. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th European Symposium on the reliability of electron devices, failure physics and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of LIN communication robustness against EFT events using dedicated failure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.685 - 691. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single piezoelectric transducer as strain sensor and energy harvester using time-multiplexing operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jun Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwen Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (12), pp.9646-9656. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2711562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Supercapacitors and Aeroacoustic Energy Harvesting for Autonomous Wireless Sensing in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ehs-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-linear capacitances on transient waveforms during system level ESD stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proceedings of the 27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 64, pp.88 - 92. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, Microelectronics Reliability, Volume 55, Issues 9–10, August–September 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1269-1270. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a MOS–IGBT–SCR ESD protection component in smart power SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1476-1480. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource and Battery-free Energy Harvesting Architecture for Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Assouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.3215-3227. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2331365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting in aeronautics for battery-free wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (8), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAES.2014.130002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ESD protection devices designed in a 3D technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Microelectronics Reliability, 54 (9), pp.2272-2277. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Thermoelectric Generators in Airliners for Powering,Battery-free Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (6), pp.2444-2451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supply for a wireless sensor network: Airliner flight test case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.2058-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Voltage Lock-Out Design Rules for Proper Start-Up of Energy Autonomous Systems Powered by Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476 (1), pp.012121. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined MOS-IGBT-SCR structure for a compact high-robustness ESD power clamp in smart power SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp. 432-440. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2013.2281726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System-Level Electrostatic-Discharge-Protection Modeling Methodology for Time-Domain Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2208973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip measurement to analyze failure mechanisms of ICs under system level ESD stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1278-1283. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Failure Mechanisms of Protection Diodes During System Level ESD: Toward Repetitive Stresses Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perdreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.108 - 113. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2011.2173576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on statistical tools to analyze repetitive-electrostatic-discharge endurance of system-level protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.607--614. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2012.2230093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Modeling System ESD Failure and Probability Using IBIS ESD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2012.2218605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Discrete Protection Device subjected to Repetitive ElectroStatic Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1103-1106. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on varistor properties made from zinc oxide nanoparticles by low temperature spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Saint Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (11), p.1775-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the physical signatures of CDM induced latent defects into a DC-DC converter using low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9-11), pp.1456-1461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical description of the injection ratio of self-biased bipolar transistors under the very high injection conditions of ESD events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.663-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pulsed OBIC technique for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD methodology for ESD robustness prediction of smart power ESD devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.399-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of various optical techniques for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Remmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1563-1568, 10.1016/j.microrel.2006.07.021. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (9), pp.1415-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal laser stimulation and NB-OBIC techniques applied to ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (3), pp.439 - 444. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00339-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Compact Modeling of a Vertical Grounded-Base NPN Bipolar Transistor used as ESD Protection in a Smart Power Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dorkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (9), pp.1373-1381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DU PROCESSUS D'ELABORATION SUR LES DEFAUTS CRISTALLOGRAPHIQUES DANS LES COUCHES DE GaAs EPITAXIEES PAR JETS MOLECULAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Yagüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (C5), pp.C5-465-C5-472. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1982556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00222276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power management system using reconfigurable storage scheme for batteryless wireless sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Siskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th Laopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Modern Circuits and Systems Technologies (MOCAST) on Electronics and Commuications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Thessaloniki Greece. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOCAST.2018.8376615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From living lab to real life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Harvesting Powered Variable Storage Topology For Battery-Free Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modern Circuits and Systems Technologies (MOCAST) on Electronics and Commuications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOCAST.2018.8376624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous power supply for aeronautical health monitoring sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bramban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERMEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogeneration harvesting in an aeronautical application, from specification to realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Lyon, May 2017, Lyon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered energy harvester strain sensing device for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.12070 - 12070, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un travail normatif de modélisation de système pour la prédiction de défaillance ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNERGY Research Platform: LAAS Smart Building & Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Tr@nsener</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From quasi-static to transient system level ESD simulation: Extraction of turn-on elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD), 2016 38th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESD Association, Sep 2016, Anaheim, United States. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2016.7592563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifunctional device as both strain sensor and energy harvester for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jun Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwen Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de stockage adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Ultracapacitors and Energy Harvesting for Autonomous Battery-Free Wireless Sensing in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Materials Nanotechnology Meeting on Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Orlando, FL, United States. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Sensor Networks in Aeronautics: True Lies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SENSO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gardanne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.012103, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Switched Architecture for Ultra-Capacitors Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2016, BORDEAUX, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting For Wireless Sensors In Aeronautics Applications: From Dream To Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Wireless Sensor Node Circuit and System Design”, WiSe Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Thessaloniki, Greece. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la transition énergétique: vers des systèmes de gestion de l'énergie plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLP-based Human Metal Model stress generator and analysis method of ESD generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress / Electrostatic Discharge Symposium (EOS/ESD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2015.7314777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling Approach for System Level ESD Analysis: From Hard to Functional Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, TAIPEI, Taiwan. 4p., </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADREAM, BATIMENT INSTRUMENTE ET A ENERGIE OPTIMISEE DU LAAS- CNRS : PREMIERS RETOURS D'EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Papas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ecrepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vialan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Wireless in Flight Testing on A321 Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berhouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Feb 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Harvester to power SHM Sensors in Aircraft Pylon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic system level ESD current measurement using magnetic field probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium on Electromagnetic Compatibility ( APEMC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D back-to-back diodes ESD protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ESD Workshop (IEW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Villard de Lans, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D back-to-back diodes ESD protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge (EOS/ESD) Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering a Commercial Datalogger by Energy Harvesting from Generated Aeroacoustic Noise Powering a Commercial Datalogger by Energy Harvesting from Generated Aeroacoustic Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Airiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hyogo, Japan, Nov 2014, Île d'Awaji, Japan. pp.12025, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Power Supply for an Airliner Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechEx Energy Harvesting and Storage 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Transient System-level ESD Modeling - Environment Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the challenges of System level ESD: from efficient ICs ESD protection to system level predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taiwan ESD and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, LAS VEGAS, United States. pp.258-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept of energy harvesting from aero acoustic noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Atlanta, United States. pp. 267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral ESD Protection Modeling to perform System Level ESD Efficient Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, SINGAPORE, Singapore. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and smart systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOSS Annual Forum 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral-Modeling Methodology to Predict Electrostatic-Discharge Susceptibility Failures at System Level : an IBIS Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Electromagnetic Compatibility (EMC Europe 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, YORK, United Kingdom. pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature operation MOS-IGBT power clamp for improved ESD protection in smart power technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, ANAHEIM, United States. pp.1B.2-1B.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Voltage Overshoots of High Voltage ESD Protections Based on Bipolar Transistors in Smart Power Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Gill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, AUSTIN, United States. pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale sur les EOS/ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial Décharges électrostatiques (ESD) : du composant au système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fourniols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur à faible consommation pour la récupération d'énergie ambiante combinant deux sources pour application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Assouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journées d'étude Faible Tension Faible Consommation (FTFC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NEUCHATEL, Suisse. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Transient Behavior Measurement of High- Voltage ESD Protections Based on a Very Fast Transmission-Line Pulse System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ESD protection structure based on Silicon Controlled Rectifier achieving very low overshoot voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing away the silicon limits of ESD protection structures: exploration of crystallographic orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPOLAR/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monterey, United States. pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGY SCAVENGING BASED ON TRANSIENT THERMAL GRADIENTS: APPLICATION TO STRUCTURAL HEALTH MONITORING OF AIRCRAFTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, SENDAI, Japan. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High robustness PNP-based structure for the ESD protection of high voltage I/Os in an advanced smart power technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BOSTON, United States. pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on ESD Transient Immunity of Integrated Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Embedded On-Chip EMI Protections to Continuous Harmonic and Fast Transient Pulses with Respect to Substrate Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pulsed OBIC technique for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Physical and Failure Analysis of Integrated Circuits (IPFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Singapour, Singapore. pp.270-275, 10.1109/IPFA.2006.251044, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2006.251044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIC technique for ESD defect localization : Influence of the experimental procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Workshop EOS/ESD/EMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of various optical techniques for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Remmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, wuppertal, Germany. pp.1563-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, arcachon, France. pp.1415-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lateral DMOS and IGBT structures realized on a partial SOI substrate based on LEGO process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanta Pathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Santa Barbara, United States. pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD Induced Latent Defects In CMOS ICs And Reliability Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge (EOS/ESD) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dallas, United States. pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Guidelines to Achieve a Very High ESD Robustness in a Self-Biased NPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lescouzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Charlotte, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage for Ultra-Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de protection ESD : du composant au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. 280p., 2018, 9781784053260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD Protection Methodologies: From Component to System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284p., 2017, 978-1-78548-122-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability Volume 55, Issues 9–10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 55, ( Issues 9–10), 2015, Microelectronics Reliability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiture autonome : le défi du zéro défaut pour la fiabilité des systèmes électroniques embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports du futur: Regards croisés de chercheur.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.20, 2018, Collection Petit illustré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Mixed-­Signal Technologies Against Electrostatic Discharges: Challenges and Protection Strategies from Component to System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-­‐philippe Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas NOULIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed-signal circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 40p. Chapter 3, 2015, Devices, Circuits, and Systems Series, 9781482260625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor de puissance à structure verticale et à cathode en tranchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3029014-A1. Rapport LAAS n° 16668. 2016, 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit électronique de récupération, de stockage et de restitution d'énergie électrique et le procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2624410. rapport LAAS n° 12036. 2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to form a localized Silicon On Insulator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Charitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1193752. 2002, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil au Japon : aperçu du contexte industriel et dernières avancées présentées à la conférence PowerMEMS 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu des réseaux de capteurs sans fil au Japon : de la gestion de l'énergie à l'architecture des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marise Bafleur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Harvesting Powered Variable Storage Topology for Battery-Free Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single piezoelectric transducer as strain sensor and energy harvester using time-multiplexing operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jun Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwen Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 64 (12), pp.9646-9656. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2017.2711562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01677652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of LIN communication robustness against EFT events using dedicated failure models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.685 - 691. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New triggering-speed-characterization method for diode-triggered SCR using TLP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Mahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Thon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.692 - 697. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01643028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 28th European Symposium on the reliability of electron devices, failure physics and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 76-77, pp.1 - 5. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of non-linear capacitances on transient waveforms during system level ESD stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Proceedings of the 27th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 64, pp.88 - 92. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Supercapacitors and Aeroacoustic Energy Harvesting for Autonomous Wireless Sensing in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (4), pp.265-276. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ehs-2016-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multisource and Battery-free Energy Harvesting Architecture for Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Assouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (6), pp.3215-3227. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPEL.2014.2331365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01020992v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial, Microelectronics Reliability, Volume 55, Issues 9–10, August–September 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1269-1270. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.09.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a MOS–IGBT–SCR ESD protection component in smart power SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (9-10), pp.1476-1480. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power supply for a wireless sensor network: Airliner flight test case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energy and Power Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (12), pp.2058-2064</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting in aeronautics for battery-free wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Aerospace and Electronic Systems Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (8), pp.18-22. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MAES.2014.130002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of ESD protection devices designed in a 3D technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Microelectronics Reliability, 54 (9), pp.2272-2277. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Thermoelectric Generators in Airliners for Powering,Battery-free Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 43 (6), pp.2444-2451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00998857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip measurement to analyze failure mechanisms of ICs under system level ESD stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anqing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 53 (9-11), pp.1278-1283. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Under Voltage Lock-Out Design Rules for Proper Start-Up of Energy Autonomous Systems Powered by Supercapacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 476 (1), pp.012121. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/476/1/012121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined MOS-IGBT-SCR structure for a compact high-robustness ESD power clamp in smart power SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (1), pp. 432-440. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2013.2281726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System-Level Electrostatic-Discharge-Protection Modeling Methodology for Time-Domain Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (1), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEMC.2012.2208973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Failure Mechanisms of Protection Diodes During System Level ESD: Toward Repetitive Stresses Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Perdreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Anceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (1), pp.108 - 113. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2011.2173576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on statistical tools to analyze repetitive-electrostatic-discharge endurance of system-level protections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.607--614. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2012.2230093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Modeling System ESD Failure and Probability Using IBIS ESD Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2012.2218605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size effects on varistor properties made from zinc oxide nanoparticles by low temperature spark plasma sintering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Saint Macary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Estournès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (11), p.1775-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383348v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Mechanisms of Discrete Protection Device subjected to Repetitive ElectroStatic Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Diatta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Bouyssou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roqueta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 49 (9-11), pp.1103-1106. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2009.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pulsed OBIC technique for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (4), pp.617-624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the physical signatures of CDM induced latent defects into a DC-DC converter using low frequency noise measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 47 (9-11), pp.1456-1461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical description of the injection ratio of self-biased bipolar transistors under the very high injection conditions of ESD events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.663-674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of various optical techniques for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Remmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (9-11), pp.1563-1568, 10.1016/j.microrel.2006.07.021. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2006.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TCAD methodology for ESD robustness prediction of smart power ESD devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (3), pp.399-407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (9), pp.1415-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00397706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal laser stimulation and NB-OBIC techniques applied to ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Beauchêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desplats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (3), pp.439 - 444. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0026-2714(02)00339-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and Compact Modeling of a Vertical Grounded-Base NPN Bipolar Transistor used as ESD Protection in a Smart Power Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dorkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Solid-State Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 36 (9), pp.1373-1381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INFLUENCE DU PROCESSUS D'ELABORATION SUR LES DEFAUTS CRISTALLOGRAPHIQUES DANS LES COUCHES DE GaAs EPITAXIEES PAR JETS MOLECULAIRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Muñoz-Yagüe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique Colloques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 43 (C5), pp.C5-465-C5-472. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphyscol:1982556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00222276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From living lab to real life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroScience Open Forum (ESOF 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Harvesting Powered Variable Storage Topology For Battery-Free Wireless Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Modern Circuits and Systems Technologies (MOCAST) on Electronics and Commuications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Thessaloniki, Greece. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOCAST.2018.8376624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01747946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power management system using reconfigurable storage scheme for batteryless wireless sensor nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aris Siskos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Th Laopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Modern Circuits and Systems Technologies (MOCAST) on Electronics and Commuications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Thessaloniki Greece. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MOCAST.2018.8376615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermogeneration harvesting in an aeronautical application, from specification to realization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes Journées Nationales sur la Récupération et le Stockage d’Energie (JNRSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA de Lyon, May 2017, Lyon, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous power supply for aeronautical health monitoring sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bramban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERMEMS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Kanazawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Adaptive Switched Architecture for Ultra-Capacitors Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE’2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, May 2016, BORDEAUX, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From quasi-static to transient system level ESD simulation: Extraction of turn-on elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD), 2016 38th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESD Association, Sep 2016, Anaheim, United States. pp.1 - 10, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2016.7592563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01387072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un travail normatif de modélisation de système pour la prédiction de défaillance ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Escudié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18 ème Colloque International et Exposition sur la Compatibilité ÉlectroMagnétique (CEM 2016) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Rennes, France. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SYNERGY Research Platform: LAAS Smart Building & Energy Microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Tr@nsener</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered energy harvester strain sensing device for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Dragomirescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERMEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.12070 - 12070, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multifunctional device as both strain sensor and energy harvester for structural health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Jun Chew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tingwen Ruan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiling Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SENSORS 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSENS.2016.7808554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de stockage adaptative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France. 5p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01746142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Sensor Networks in Aeronautics: True Lies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th SENSO Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Gardanne, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling Ultracapacitors and Energy Harvesting for Autonomous Battery-Free Wireless Sensing in Aeronautics Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Materials Nanotechnology Meeting on Batteries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Orlando, FL, United States. 18p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philippe Basset, Université Paris-Est, Dec 2016, Paris, France. pp.012103, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/773/1/012103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Modeling Approach for System Level ESD Analysis: From Hard to Functional Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, TAIPEI, Taiwan. 4p., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADREAM, BATIMENT INSTRUMENTE ET A ENERGIE OPTIMISEE DU LAAS- CNRS : PREMIERS RETOURS D'EXPERIENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilias Papas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Ecrepont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Estibals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vialan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur l'Énergie Solaire 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défis de la transition énergétique: vers des systèmes de gestion de l'énergie plus intelligents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENOVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TLP-based Human Metal Model stress generator and analysis method of ESD generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress / Electrostatic Discharge Symposium (EOS/ESD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Reno, United States. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EOSESD.2015.7314777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting For Wireless Sensors In Aeronautics Applications: From Dream To Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on “Wireless Sensor Node Circuit and System Design”, WiSe Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Thessaloniki, Greece. 27p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting for Wireless in Flight Testing on A321 Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Berhouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ONERA, Feb 2015, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric Harvester to power SHM Sensors in Aircraft Pylon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Journées Nationales sur la Récupération et le Stockage d’Énergie pour l'Alimentation des Microsystèmes Autonomes (JNRSE’2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEF, Université Paris Sud - CNRS, May 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic system level ESD current measurement using magnetic field probe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific International Symposium on Electromagnetic Compatibility ( APEMC )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APEMC.2015.7175400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical Transient System-level ESD Modeling - Environment Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bèges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Durier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D back-to-back diodes ESD protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge (EOS/ESD) Symposium </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, AZ, United States. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An aeroacoustic energy harvester for supplying power to embedded sensors in aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées Nationales sur la Récupération et le Stockage d'Energie (JNRSE 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel 3D back-to-back diodes ESD protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Courivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ferru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International ESD Workshop (IEW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Villard de Lans, France. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powering a Commercial Datalogger by Energy Harvesting from Generated Aeroacoustic Noise Powering a Commercial Datalogger by Energy Harvesting from Generated Aeroacoustic Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Airiau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerMEMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Hyogo, Japan, Nov 2014, Île d'Awaji, Japan. pp.12025, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/557/1/012025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Power Supply for an Airliner Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Durand-Estèbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berhouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDTechEx Energy Harvesting and Storage 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tackling the challenges of System level ESD: from efficient ICs ESD protection to system level predictive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taiwan ESD and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Hsinchu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00957728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient-TLP (T-TLP): a simple method for accurate ESD protection transient behavior measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, LAS VEGAS, United States. pp.258-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral ESD Protection Modeling to perform System Level ESD Efficient Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Pacific Symposium on Electromagnetic Compatibility (APEMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, SINGAPORE, Singapore. pp.401-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of concept of energy harvesting from aero acoustic noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Atlanta, United States. pp. 267-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and smart systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPOSS Annual Forum 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-temperature operation MOS-IGBT power clamp for improved ESD protection in smart power technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Arbess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress/Electrostatic Discharge Symposium (EOS/ESD 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, ANAHEIM, United States. pp.1B.2-1B.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral-Modeling Methodology to Predict Electrostatic-Discharge Susceptibility Failures at System Level : an IBIS Improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symposium on Electromagnetic Compatibility (EMC Europe 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, YORK, United Kingdom. pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Voltage Overshoots of High Voltage ESD Protections Based on Bipolar Transistors in Smart Power Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Gill</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, AUSTIN, United States. pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00722641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale sur les EOS/ESD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tutorial Décharges électrostatiques (ESD) : du composant au système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01057804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local ESD protection structure based on Silicon Controlled Rectifier achieving very low overshoot voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Bourgeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Entringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Galy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fonteneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-functional design of wireless sensor networks applied to Aircraft Health Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Fourniols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Structural Health Monitoring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Stanford, United States. pp.901-908</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00419192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convertisseur à faible consommation pour la récupération d'énergie ambiante combinant deux sources pour application aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Assouère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème journées d'étude Faible Tension Faible Consommation (FTFC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, NEUCHATEL, Suisse. pp.80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Transient Behavior Measurement of High- Voltage ESD Protections Based on a Very Fast Transmission-Line Pulse System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Electrical Overstress/Electrostatic Discharge Symposium, 2009. EOS/ESD Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, ANAHEIM, United States. pp.165-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pushing away the silicon limits of ESD protection structures: exploration of crystallographic orientation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIPOLAR/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Monterey, United States. pp.200-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENERGY SCAVENGING BASED ON TRANSIENT THERMAL GRADIENTS: APPLICATION TO STRUCTURAL HEALTH MONITORING OF AIRCRAFTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Escriba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vanhecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mauran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, SENDAI, Japan. pp.205-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High robustness PNP-based structure for the ESD protection of high voltage I/Os in an advanced smart power technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Gendron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, BOSTON, United States. pp.359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on ESD Transient Immunity of Integrated Circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of Embedded On-Chip EMI Protections to Continuous Harmonic and Fast Transient Pulses with Respect to Substrate Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alaeldine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Perdriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE EMC 2007 International Symposium on Electromagnetic Compatibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Honolulu (Hawaii), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00239403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of various optical techniques for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Remmach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, wuppertal, Germany. pp.1563-1568</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing pulsed OBIC technique for ESD defect localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on the Physical and Failure Analysis of Integrated Circuits (IPFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Singapour, Singapore. pp.270-275, 10.1109/IPFA.2006.251044, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPFA.2006.251044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OBIC technique for ESD defect localization : Influence of the experimental procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Darracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Workshop EOS/ESD/EMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp.79-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New lateral DMOS and IGBT structures realized on a partial SOI substrate based on LEGO process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasanta Pathirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Imbernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florin Udrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bipolar/BiCMOS Circuits and Technology Meeting (BCTM2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Santa Barbara, United States. pp.74-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different failure signatures of multiple TLP and HBM Stresses in an ESD robust protection structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Essely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Reliability of Electron Devices, Failure Physics and analysis (ESREF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, arcachon, France. pp.1415-1420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD Induced Latent Defects In CMOS ICs And Reliability Impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge (EOS/ESD) Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Dallas, United States. pp.174-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Guidelines to Achieve a Very High ESD Robustness in a Self-Biased NPN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Trémouilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lescouzères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Overstress and Electrostatic Discharge Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Charlotte, United States. pp.281-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00383352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Powered Adaptive Switched Architecture Storage for Ultra-Capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firdaous El Mahboubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Micro and Nanotechnology for Power Generation and Energy Conversion Applications (PowerMEMS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologies de protection ESD : du composant au système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions. 280p., 2018, 9781784053260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESD Protection Methodologies: From Component to System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284p., 2017, 978-1-78548-122-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability Volume 55, Issues 9–10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Perdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Fremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volume 55, ( Issues 9–10), 2015, Microelectronics Reliability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voiture autonome : le défi du zéro défaut pour la fiabilité des systèmes électroniques embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transports du futur: Regards croisés de chercheur.e.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, pp.20, 2018, Collection Petit illustré</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting Mixed-­Signal Technologies Against Electrostatic Discharges: Challenges and Protection Strategies from Component to System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Caignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nolhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Besse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-­‐philippe Lainé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thomas NOULIS. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mixed-signal circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 40p. Chapter 3, 2015, Devices, Circuits, and Systems Series, 9781482260625</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transistor de puissance à structure verticale et à cathode en tranchée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustafa Zerarka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Austin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3029014-A1. Rapport LAAS n° 16668. 2016, 26p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuit électronique de récupération, de stockage et de restitution d'énergie électrique et le procédé associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lafontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Monthéard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2624410. rapport LAAS n° 12036. 2013, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01008123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method to form a localized Silicon On Insulator structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Charitat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Pagès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : EP1193752. 2002, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux de capteurs sans fil au Japon : aperçu du contexte industriel et dernières avancées présentées à la conférence PowerMEMS 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu des réseaux de capteurs sans fil au Japon : de la gestion de l'énergie à l'architecture des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marise Bafleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dilhac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId259"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous El Mahboubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660958v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fr&#233;mont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698397v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escudi&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.032" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Ruan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497515v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257965v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.09.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BKLHW7T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020992v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand-Est&#232;be" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2331365" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064311v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.130002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courivaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferru" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.136" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100084v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berhouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02042669v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand Est&#232;be" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012121" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.056" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salamero" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382960v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gendron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382949v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Besse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204570v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Remmach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZ8X1D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00222276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Yag&#252;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1982556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01753877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Siskos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Laopoulos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376615" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844254v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01747946v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702057v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bramban" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698420v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844102v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387072v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2016.7592563" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497565v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497546v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012103" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497557v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844091v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239451v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#232;ges" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2015.7314777" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843414v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175399" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702955v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berhouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labrousse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175400" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843394v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991273v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berhouet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843080v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722644v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Gill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445672v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195362v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacrampe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204574v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2006.251044" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Essely" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darracq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401519v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01754705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/esd-protection-methodologies/bafleur/978-1-78548-122-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fremont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;&#8208;philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charitat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Pag&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01926169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firdaous El Mahboubi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Bafleur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dilhac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677652v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Jun Chew" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingwen Ruan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711562" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Escudi&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Caignet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nolhier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.032" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01643028v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Mahane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tr&#233;mouilles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Diatta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.063" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660958v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Labat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Marc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Fr&#233;mont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.08.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.046" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497529v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Month&#233;ard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dollat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2016-0003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020992v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vanhecke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Assou&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anqing Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand-Est&#232;be" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2014.2331365" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257965v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perdu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.09.028" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BKLHW7T-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238569v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Arbess" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Zerarka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.138" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berhouet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064311v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MAES.2014.130002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218702v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Courivaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferru" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.136" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998857v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauran" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02042669v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Durand Est&#232;be" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/476/1/012121" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941891v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2013.2281726" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Monnereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2012.2208973" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668818v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Bouyssou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Perdreau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Anceau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2173576" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787197v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2230093" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941823v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2012.2218605" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383348v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Saint Macary" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941812v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roqueta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2009.06.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382949v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Essely" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guitard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darracq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salamero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Gendron" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Renaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204570v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Remmach" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Beaudoin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2006.07.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9FZ8X1D9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195294v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Besse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397706v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887647v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lewis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Beaudoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desplats" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0026-2714(02)00339-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9BSND5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143927v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delage" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dorkel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00222276v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mu&#241;oz-Yag&#252;e" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1982556" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01747946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376624" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01753877v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aris Siskos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th Laopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOCAST.2018.8376615" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546372v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702057v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bramban" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497557v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387072v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2016.7592563" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01698420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844102v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497552v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A &#193;lvarez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colomer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dragomirescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012070" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502753v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2016.7808554" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746142v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497785v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497565v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497546v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/773/1/012103" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843414v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#232;ges" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175399" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702955v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Papas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Ecrepont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Estibals" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vialan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844091v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239451v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Laine" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salles" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EOSESD.2015.7314777" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843599v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238556v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berhouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Labrousse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239488v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239444v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEMC.2015.7175400" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843080v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Durier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferru" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067808v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092975v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Airiau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/557/1/012025" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991273v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berhouet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957728v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056511v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delmas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722644v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945046v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carbonne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056528v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722642v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722641v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Gill" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057804v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445672v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bourgeat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Entringer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Galy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fonteneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419192v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fourniols" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Escriba" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382788v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Rossi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445676v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384129v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bailly" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195362v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239408v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacrampe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeldine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Perdriau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401519v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204574v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPFA.2006.251044" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Essely" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darracq" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385958v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanta Pathirana" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Imbernon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Udrea" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385694v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alves" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383352v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01754705v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01702094v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01613901v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/esd-protection-methodologies/bafleur/978-1-78548-122-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257945v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fremont" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01980187v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218627v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-&#173;&#8208;philippe Lain&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01844068v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Austin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008123v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lafontan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412522v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Charitat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Pag&#232;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412524v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412549v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>