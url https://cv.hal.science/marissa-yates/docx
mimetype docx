--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -2903,239 +2903,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium shoreline response: Observations and modeling</w:t>
+                <w:t xml:space="preserve">Overview of seasonal sand level changes on southern California beaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. T Guza</w:t>
+                <w:t xml:space="preserve">R. T. Guza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W C O 'Reilly</w:t>
+                <w:t xml:space="preserve">W. C. O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Seymour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shore and beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785296v1</w:t>
+                <w:t xml:space="preserve">hal-01785303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of seasonal sand level changes on southern California beaches</w:t>
+                <w:t xml:space="preserve">Equilibrium shoreline response: Observations and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. T. Guza</w:t>
+                <w:t xml:space="preserve">R. T Guza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. C. O'Reilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Seymour</w:t>
+                <w:t xml:space="preserve">W C O 'Reilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shore and beach</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (C9), pp.9014 - 9014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009JC005359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785303v1</w:t>
+                <w:t xml:space="preserve">hal-01785296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4128,277 +4128,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données côtières : un outil pour mieux comprendre les effets des variations du niveau marin sur la mobilité du trait de côte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+                <w:t xml:space="preserve">Modélisation des surcotes sur les côtes françaises, Manche et Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">F. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Donato</w:t>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès SHF : Evènements extrêmes fluviaux et maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.résumé n°32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00689999v1</w:t>
+                <w:t xml:space="preserve">hal-00656360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des surcotes sur les côtes françaises, Manche et Atlantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Les bases de données côtières : un outil pour mieux comprendre les effets des variations du niveau marin sur la mobilité du trait de côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF : Evènements extrêmes fluviaux et maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.résumé n°32</w:t>
+              <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656360v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00689999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise with respect to other causes of coastal erosion: examples in the Pacific</w:t>
               </w:r>
@@ -4410,64 +4410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4660,64 +4660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4785,64 +4785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5393,51 +5393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04075579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04382371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chataigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Dantec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Harley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Splinter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissanayake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10050647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissayanake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Kr&#228;mer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9091009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papoutsellis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-019-00154-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.103579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2018.n01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGK0GJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Doria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Guza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C O 'Reilly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.05.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01143724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6KMB5S2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00129.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00692152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1173-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lenotre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. O'Reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006681" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785296v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T Guza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C O 'Reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005359" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785303v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Guza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. O'Reilly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Seymour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mingorance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.sediment.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Papoutsellis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-210.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509836v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04075579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04382371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chataigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Dantec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Harley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Splinter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissanayake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10050647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissayanake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Kr&#228;mer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9091009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papoutsellis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-019-00154-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.103579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2018.n01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGK0GJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Doria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Guza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C O 'Reilly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.05.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01143724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6KMB5S2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00129.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00692152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1173-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lenotre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. O'Reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006681" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Guza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. O'Reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Seymour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T Guza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C O 'Reilly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mingorance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.sediment.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Papoutsellis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-210.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509836v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>