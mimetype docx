--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -1052,261 +1052,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing methods of modeling depth-induced breaking of irregular waves with a fully nonlinear potential flow approach</w:t>
+                <w:t xml:space="preserve">Modelling of depth-induced wave breaking in a fully nonlinear free-surface potential flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christos Papoutsellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bruno Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 154, pp.103579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40722-019-00154-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2019.103579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02395358v1</w:t>
+                <w:t xml:space="preserve">hal-02332720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of depth-induced wave breaking in a fully nonlinear free-surface potential flow model</w:t>
+                <w:t xml:space="preserve">Comparing methods of modeling depth-induced breaking of irregular waves with a fully nonlinear potential flow approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christos Papoutsellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 154, pp.103579. </w:t>
+              <w:t xml:space="preserve">Journal of Ocean Engineering and Marine Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2019.103579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40722-019-00154-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332720v1</w:t>
+                <w:t xml:space="preserve">hal-02395358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a 3D RBF-spectral model for coastal wave simulation</w:t>
               </w:r>
@@ -1610,248 +1610,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observations and modeling of San Diego beaches during El Niño</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William C O 'Reilly</w:t>
+                <w:t xml:space="preserve">Validation of a fully nonlinear and dispersive wave model with laboratory non-breaking experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 114, pp.194 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2016.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01784648v1</w:t>
+                <w:t xml:space="preserve">hal-01784660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a fully nonlinear and dispersive wave model with laboratory non-breaking experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Benoit</w:t>
+                <w:t xml:space="preserve">Observations and modeling of San Diego beaches during El Niño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Doria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.T. Guza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C O 'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 114, pp.194 - 207. </w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.153-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2016.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784660v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy and efficiency of two numerical methods of solving the potential flow problem for highly nonlinear and dispersive water waves</w:t>
               </w:r>
@@ -2553,377 +2553,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying Errors in Long-term Coastal Erosion and Inundation Hazard Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Donato</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Lenotre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14, pp.92-99</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, SI 64, pp.230-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656782v1</w:t>
+                <w:t xml:space="preserve">hal-00564846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying Errors in Long-term Coastal Erosion and Inundation Hazard Assessments</w:t>
+                <w:t xml:space="preserve">Equilibrium shoreline response of a high wave energy beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.T. Guza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lenotre</w:t>
+                <w:t xml:space="preserve">W.C. O'Reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.C04014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JC006681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00564846v1</w:t>
+                <w:t xml:space="preserve">hal-00679500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equilibrium shoreline response of a high wave energy beach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'élévation récente du niveau marin et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14, pp.92-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00679500v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of seasonal sand level changes on southern California beaches</w:t>
               </w:r>
@@ -3766,389 +3766,389 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FULLY NONLINEAR MODELING OF NEARSHORE WAVE PROPAGATION INCLUDING THE EFFECTS OF WAVE BREAKING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos E Papoutsellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Int. Conf. Coastal Eng. (ICCE'2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+              <w:t xml:space="preserve">Proc. 36th Int. Conf. Coastal Eng. (ICCE'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Baltimore, France. pp.78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9753/icce.v36.waves.78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121179v1</w:t>
+                <w:t xml:space="preserve">hal-02121156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FULLY NONLINEAR MODELING OF NEARSHORE WAVE PROPAGATION INCLUDING THE EFFECTS OF WAVE BREAKING</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Relative Contribution of Wave Setup to the Storm Surge: Observations and Modeling Based Analysis in Open and Protected Environments (Truc Vert beach and Tubuai island)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lecacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 36th Int. Conf. Coastal Eng. (ICCE'2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.9753/icce.v36.waves.78⟩</w:t>
+              <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Busan, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI85-210.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121156v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative Contribution of Wave Setup to the Storm Surge: Observations and Modeling Based Analysis in Open and Protected Environments (Truc Vert beach and Tubuai island)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FULLY NONLINEAR MODELING OF NEARSHORE WAVE PROPAGATION INCLUDING THE EFFECTS OF WAVE BREAKING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Papoutsellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Coastal Symposium (ICS2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th Int. Conf. Coastal Eng. (ICCE'2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9753/icce.v36.waves.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI85-210.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01735860v1</w:t>
+                <w:t xml:space="preserve">hal-02121179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des surcotes sur les côtes françaises, Manche et Atlantique</w:t>
               </w:r>
@@ -4160,64 +4160,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloise Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACENET - Strengthening Pacific European Collaboration in Research, Development and Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Bruxelles, Belgium</w:t>
@@ -4628,51 +4628,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise implications on shoreline changes: expectations from a retrospective analysis</w:t>
+                <w:t xml:space="preserve">L'élévation du niveau marin récente et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
@@ -4686,383 +4686,383 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Colloque régional sur les politiques d'aménagement du littoral dans une perspective d'adaptation au changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Papeete, Polynésie française</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567651v1</w:t>
+                <w:t xml:space="preserve">hal-00640008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élévation du niveau marin récente et l'érosion côtière : le cas d'îles océaniques du Pacifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea level rise and coastal morphological changes on tropical islands: examples from New Caledonia and French Polynesia (SW Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa L. Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque régional sur les politiques d'aménagement du littoral dans une perspective d'adaptation au changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Papeete, Polynésie française</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011-3504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640008v1</w:t>
+                <w:t xml:space="preserve">hal-00635169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea level rise and coastal morphological changes on tropical islands: examples from New Caledonia and French Polynesia (SW Pacific)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea level rise implications on shoreline changes: expectations from a retrospective analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anny Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.EGU2011-3504</w:t>
+              <w:t xml:space="preserve">EGU 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00635169v1</w:t>
+                <w:t xml:space="preserve">hal-00567651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change impact, adaptation and associated costs for coastal risks in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lenotre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5393,51 +5393,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04075579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04382371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chataigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Dantec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Harley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Splinter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissanayake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10050647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissayanake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Kr&#228;mer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9091009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papoutsellis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-019-00154-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332720v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.103579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2018.n01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGK0GJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Doria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Guza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C O 'Reilly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.05.008" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784660v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01143724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6KMB5S2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00129.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00692152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1173-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lenotre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. O'Reilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hansen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bernard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006681" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Guza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. O'Reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Seymour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T Guza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C O 'Reilly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mingorance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.sediment.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121179v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.78" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Papoutsellis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-210.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635169v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509836v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04075579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04382371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chataigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Dantec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Harley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Splinter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissanayake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10050647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissayanake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Kr&#228;mer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9091009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papoutsellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.103579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-019-00154-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2018.n01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGK0GJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Doria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Guza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C O 'Reilly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.05.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01143724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6KMB5S2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00129.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00692152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1173-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lenotre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. O'Reilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006681" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Guza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. O'Reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Seymour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T Guza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C O 'Reilly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mingorance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.sediment.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Papoutsellis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.78" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-210.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509836v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>