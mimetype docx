--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -4128,277 +4128,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des surcotes sur les côtes françaises, Manche et Atlantique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Déborah Idier</w:t>
+                <w:t xml:space="preserve">Les bases de données côtières : un outil pour mieux comprendre les effets des variations du niveau marin sur la mobilité du trait de côte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
+                <w:t xml:space="preserve">A. Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+                <w:t xml:space="preserve">David Salas y Melia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SHF : Evènements extrêmes fluviaux et maritimes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.résumé n°32</w:t>
+              <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656360v1</w:t>
+                <w:t xml:space="preserve">hal-00689999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données côtières : un outil pour mieux comprendre les effets des variations du niveau marin sur la mobilité du trait de côte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Cazenave</w:t>
+                <w:t xml:space="preserve">Modélisation des surcotes sur les côtes françaises, Manche et Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Idier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Salas y Melia</w:t>
+                <w:t xml:space="preserve">F. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloise Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Pedreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Wöppelmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Donato</w:t>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNFCG - Les changements globaux: enjeux et défis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès SHF : Evènements extrêmes fluviaux et maritimes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France. pp.résumé n°32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00689999v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea level rise with respect to other causes of coastal erosion: examples in the Pacific</w:t>
               </w:r>
@@ -4410,64 +4410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4660,64 +4660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4906,64 +4906,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonéri Le Cozannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anny Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Wöppelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Donato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5101,152 +5101,292 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littoral 2010 : Adapting to global change at the coast</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00509836v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equilibrium-Based Modeling of Sea Level Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marissa Yates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Turki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Coelho; Caroline Hallin; Francisco Sancho; Paulo A. Silva. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Coastal Dynamics 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.679 - 685, 2026, 978-3-032-15477-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-15477-4_102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05594495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Wave Hydrodynamics and Morphological Evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marissa L. Yates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université Paris-Est, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03941084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId156"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5393,51 +5533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04075579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04382371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chataigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Dantec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Harley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Splinter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissanayake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10050647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissayanake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Kr&#228;mer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9091009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papoutsellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.103579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-019-00154-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2018.n01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGK0GJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Doria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Guza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C O 'Reilly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.05.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01143724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6KMB5S2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00129.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00692152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1173-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lenotre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. O'Reilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006681" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Guza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. O'Reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Seymour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T Guza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C O 'Reilly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mingorance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.sediment.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Papoutsellis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.78" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-210.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509836v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941084v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Harris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa Yates" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04075579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Suanez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marissa L. Yates" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Accensi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04382371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chataigner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Dantec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Harley" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.D. Splinter" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.104025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725993v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Igigabel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.756936" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissanayake" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse10050647" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155454v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Varing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Filipot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grilli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Duarte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Roeber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2020.103755" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Monta&#241;o" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Coco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Chataigner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JF006169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339586v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Dissayanake" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut Kr&#228;mer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9091009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Papoutsellis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2019.103579" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-019-00154-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121215v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raoult" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2018.11.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2018.n01" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGK0GJQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01784648v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Doria" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. Guza" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C O 'Reilly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2016.05.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01143724v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.3992" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X6KMB5S2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01060689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Idier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Meyssignac" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2014.08.005" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00818882v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Petitjean" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI65-361.1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00823386v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Mirgon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-13-1209-2013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00790723v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Walker" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCOASTRES-D-12-00129.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00692152v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-12-1173-2012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00564846v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lenotre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00679500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.C. O'Reilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Hansen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006681" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785303v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T. Guza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. C. O'Reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Seymour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. T Guza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W C O 'Reilly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JC005359" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mingorance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia S&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04848030v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;naff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Letortu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rouan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3311/FloodRisk2020.19.2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097547v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36v.sediment.17" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334628v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121156v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E Papoutsellis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9753/icce.v36.waves.78" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01735860v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Pedreros" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;loise Muller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paris" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI85-210.1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00689999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cazenave" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00656360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00675078v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00678319v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00640008v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00635169v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00567651v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00509836v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacass" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Colas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05594495v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Turki" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15477-4_102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03941084v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>