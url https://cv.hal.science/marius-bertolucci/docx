--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -311,255 +311,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA et la décision : le risque de la déresponsabilisation individuelle et organisationnelle.</w:t>
+                <w:t xml:space="preserve">L’IA et la décision : le risque de la déresponsabilisation individuelle et organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA : Enjeux et responsabilités,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 35-45, 2025</w:t>
+              <w:t xml:space="preserve">IA : Enjeux et responsabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les Essentiels d'Hermès, 9782271155009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456088v1</w:t>
+                <w:t xml:space="preserve">hal-05139913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA et la décision : le risque de la déresponsabilisation individuelle et organisationnelle</w:t>
+                <w:t xml:space="preserve">Management public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA : Enjeux et responsabilités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vocabulaire critique de l’intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Éditions</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05139913v1</w:t>
+                <w:t xml:space="preserve">hal-05456099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management public</w:t>
+                <w:t xml:space="preserve">L’IA et la décision : le risque de la déresponsabilisation individuelle et organisationnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Hermann. </w:t>
+              <w:t xml:space="preserve">CNRS Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire critique de l’intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">IA : Enjeux et responsabilités,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 35-45, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456099v1</w:t>
+                <w:t xml:space="preserve">hal-05456088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale de la France en crise : le cas de la COVID-19</w:t>
               </w:r>
@@ -727,51 +727,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -852,1149 +852,1218 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’IA active les biais et la déresponsabilisation des décideurs : risque pour les individus et les organisations.</w:t>
+                <w:t xml:space="preserve">L'ÉTAT SOUS ALGORITHME : VERS L'ALGOCRATIE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, XXXI(4)</w:t>
+              <w:t xml:space="preserve">Télescope : Stratégie, Management public et Performance des organisations de l’État [Anciennement : Revue d'analyse comparée en administration publique]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391449v1</w:t>
+                <w:t xml:space="preserve">hal-05520407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l'IA active les biais et la déresponsabilisation des décideurs : risque pour les individus et les organisations</w:t>
+                <w:t xml:space="preserve">Quand l’IA active les biais et la déresponsabilisation des décideurs : risque pour les individus et les organisations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2025, XXXI(4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490164v1</w:t>
+                <w:t xml:space="preserve">hal-05391449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’École républicaine à l’École algorithmique</w:t>
+                <w:t xml:space="preserve">Quand l'IA active les biais et la déresponsabilisation des décideurs : risque pour les individus et les organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873295v1</w:t>
+                <w:t xml:space="preserve">hal-05490164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intelligence artificielle dans le secteur public : revue de la littérature et programme de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques &amp; Management Public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pub. anticipées (5), pp.118-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.pr1.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873326v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle dans le secteur public : revue de la littérature et programme de recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Pezet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politiques &amp; Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638792v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French inter-governmental relations during the Covid-19 crisis: between hyper-centralism and local horizontal cooperation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’École républicaine à l’École algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouchet Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Local Government Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (3), pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cite.099.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298516v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance multi-niveaux de la crise de la Covid-19 en France, quels échecs et réussites ?</w:t>
+                <w:t xml:space="preserve">French inter-governmental relations during the Covid-19 crisis: between hyper-centralism and local horizontal cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouchet Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Numéro Spécial, pp.49-55</w:t>
+              <w:t xml:space="preserve">Local Government Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298524v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03298516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de déconstruction de la compétence collective : Le cas d’une équipe en centre d’accueil pour demandeurs d’asile (CADA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Beton</w:t>
+                <w:t xml:space="preserve">Gouvernance multi-niveaux de la crise de la Covid-19 en France, quels échecs et réussites ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (290), pp.85-106</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Numéro Spécial, pp.49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022285v1</w:t>
+                <w:t xml:space="preserve">hal-03298524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la sur-rationalité provoque la sous-rationalité L’Hôpital public ou le lieu de la confrontation entre les logiques institutionnelles médico-soignante et économico-managériale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique de déconstruction de la compétence collective : Le cas d’une équipe en centre d’accueil pour demandeurs d’asile (CADA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Beton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Bernardini-Perinciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (290), pp.85-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968662v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès aux soins en contexte de désertification médicale : un rôle tampon joué par la « chaîne de secours » ? Le cas des sapeurs-pompiers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6/3 (1), pp.51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.063.0051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fin de la décision et fin du décideur Une discussion du statut du sujet dans les organisations</w:t>
+                <w:t xml:space="preserve">Quand la sur-rationalité provoque la sous-rationalité L’Hôpital public ou le lieu de la confrontation entre les logiques institutionnelles médico-soignante et économico-managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Bernardini-Perinciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839514v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La contribution des SDIS à la problématique de l’accès aux soins : réflexion autour de la notion de désert médical</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fin de la décision et fin du décideur Une discussion du statut du sujet dans les organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807528v1</w:t>
+                <w:t xml:space="preserve">hal-01839514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La contribution des SDIS à la problématique de l’accès aux soins : réflexion autour de la notion de désert médical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alfano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue générale de droit médical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l’intuition dans la décision des managers de l’action publique. Le cas du pilotage des réseaux territorialisés d’organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan David Pinzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (251), pp.115 - 130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/RFG.251.115-130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2004,2029 +2073,2029 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et religion font-elles bon ménage ? Essai de synthèse sur la sacralisation de la technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Politique, Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IPC - Facultés Libres de Philosophie et de Psychologie, Nov 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences de gestion à l’heure de l’IA : vers l’apocalypse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès Société de Philosophie des Sciences de Gestion « Philosophie(S) Du Management »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPSG, Jun 2025, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme diminué par l’IA : quid du secteur public ?</w:t>
+                <w:t xml:space="preserve">Algorithme total et capitalisme du cybcog (cybernetic cognition) Quand Stakhanov est remplacé par Oblomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International CPM2024 Confluence des pratiques managériales à l'ère du digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Supérieure de Technologie de Meknès, May 2024, Meknès, Maroc, Morocco</w:t>
+              <w:t xml:space="preserve">Le management, la philosophie politique et la liberté d'obéir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPC - Facultés Libres de Philosophie et de Psychologie, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634819v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04873347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser ChatGPT pour la correction de copies en management : quelles implications ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Basse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Baratti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Atelier de Recherche Innovations Pédagogiques en Economie-Gestion à l’heure de Chat GPT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Universités pour le développement de l'enseignement numérique en Economie et Gestion, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme total et capitalisme du cybcog (cybernetic cognition) Quand Stakhanov est remplacé par Oblomov</w:t>
+                <w:t xml:space="preserve">L’Homme diminué par l’IA : quid du secteur public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management, la philosophie politique et la liberté d'obéir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPC - Facultés Libres de Philosophie et de Psychologie, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International CPM2024 Confluence des pratiques managériales à l'ère du digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Supérieure de Technologie de Meknès, May 2024, Meknès, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873347v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AI and diminished man: the civil servants and citizens in the context of digital governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trans-European dialogue – TED2024: Digital governance in the age of AI: evolving policies, regulations, and practices,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Dubronik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2024 année 0 de l’apprentissage : de l’École républicaine à l’École algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès Société de Philosophie des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Westworld ou le management de la surveillance 10ème Congrès De La Société De Philosophie Des Sciences De Gestion « Philosophie(S) Du Management » SPSG, Paris, France, May 2023, Evry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Châtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès De La Société De Philosophie Des Sciences De Gestion « Philosophie(S) Du Management » SPSG,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Westworld ou le management de la surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Châtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès De La Société De Philosophie Des Sciences De Gestion « Philosophie(S) Du Management »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPSG, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité comme sujet sensible : réflexion et méthodologie d'analyse à partir de la phénoménologie de Jean-Paul Sartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-David Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes Rencontres Internationales de la Diversité (RID) et 38ème Université d'Eté de l'Audit Social, Aix-en-Provence,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Aix-en-Provence,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In France, facing the COVID crisis, some Local Governments volunteered, but constrained by an unstable local governance context and a State at the controls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Du Boys</w:t>
+                <w:t xml:space="preserve">Réconcilier pratique et théorie relecture d’un processus de recherche-intervention par la phénoménologie de Heidegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Public Administration (EGPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, ., France</w:t>
+              <w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion (SPSG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSEC, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083049v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réconcilier pratique et théorie relecture d’un processus de recherche-intervention par la phénoménologie de Heidegger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Guirou</w:t>
+                <w:t xml:space="preserve">In France, facing the COVID crisis, some Local Governments volunteered, but constrained by an unstable local governance context and a State at the controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Du Boys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion (SPSG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESSEC, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">European Group for Public Administration (EGPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03083054v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des pratiques et des compétences professionnelles en Centre d’Accueil pour Demandeurs d’Asile (CADA) : le cas d’un centre Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Beton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2017 de l’Institut International des Sciences Administratives (IIAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01934723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la compétence intuitive distribuée: réflexions et propositions pour favoriser l’intuition distribuée au sein des équipes par la promotion de la confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-David Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bernardini-Perinciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues Euro MENA de Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de « désert médical » revisitée : pour une vision dynamique de l’accès aux soins à travers le prisme de la chaîne de secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuition within clusters management activities: investigation on decisional territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-David Pinzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Group for Public Administration Anual Congres, German University of Administrative Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Speyer, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager dans l’urgence : entre réflexes et réflexion. Le cas du secours à personne dans la gestion des Accidents Catastrophiques à Effets Limités (ACEL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agopian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 European Group of Public Administration annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Edimbourg, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour un ministère de l’intelligence artificielle. Tribune dans &amp;quot;Libération&amp;quot;, 7 août</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ménissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04721333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’IA comme révolution pour les organisations [Marius Bertolucci]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713033v1</w:t>
-              </w:r>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">halshs-04721333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production audiovisuelle et IA : les craintes du remplacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Châtel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.5tyda9s5x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.5tyda9s5x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05460848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rôle de l'intuition dans les processus décisionnels : une étude comparée entre les services de secours et les forces armées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Aix marseille université, 2023. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04332179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Homme diminué par l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermann, 2023, 9791037031570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299884v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-04332179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4173,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456096v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ia-enjeux-et-responsabilites/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/fonctions-publiques-defi-changement/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.espag.2018.01.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.103.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391449v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490164v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0151" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Gimenez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pezet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638792v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968662v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bernardini-Perinciolo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839514v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807529v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Pinzon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.115-130" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baratti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04332050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ch&#226;tel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329860v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pinzon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083054v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01934723v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807531v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807539v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807578v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rochet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721333v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5tyda9s5x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04332179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456096v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ia-enjeux-et-responsabilites/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456099v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/fonctions-publiques-defi-changement/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.espag.2018.01.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.103.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pezet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bernardini-Perinciolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Pinzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.115-130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baratti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04332050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ch&#226;tel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pinzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01934723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5tyda9s5x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04332179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>