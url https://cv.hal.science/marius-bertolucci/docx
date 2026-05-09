--- v1 (2026-04-05)
+++ v2 (2026-05-09)
@@ -311,255 +311,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA et la décision : le risque de la déresponsabilisation individuelle et organisationnelle</w:t>
+                <w:t xml:space="preserve">L’IA et la décision : le risque de la déresponsabilisation individuelle et organisationnelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA : Enjeux et responsabilités</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Les Essentiels d'Hermès, 9782271155009</w:t>
+              <w:t xml:space="preserve">IA : Enjeux et responsabilités,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 35-45, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05139913v1</w:t>
+                <w:t xml:space="preserve">hal-05456088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management public</w:t>
+                <w:t xml:space="preserve">L’IA et la décision : le risque de la déresponsabilisation individuelle et organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocabulaire critique de l’intelligence artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">IA : Enjeux et responsabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Les Essentiels d'Hermès, 9782271155009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05456099v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’IA et la décision : le risque de la déresponsabilisation individuelle et organisationnelle.</w:t>
+                <w:t xml:space="preserve">Management public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS Éditions. </w:t>
+              <w:t xml:space="preserve">Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA : Enjeux et responsabilités,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 35-45, 2025</w:t>
+              <w:t xml:space="preserve">Vocabulaire critique de l’intelligence artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05456088v1</w:t>
+                <w:t xml:space="preserve">hal-05456099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale de la France en crise : le cas de la COVID-19</w:t>
               </w:r>
@@ -1059,105 +1059,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05490164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle dans le secteur public : revue de la littérature et programme de recherche</w:t>
+                <w:t xml:space="preserve">De l’École républicaine à l’École algorithmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Pub. anticipées (5), pp.118-139. </w:t>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (3), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.pr1.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cite.099.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638792v1</w:t>
+                <w:t xml:space="preserve">hal-04873295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde</w:t>
               </w:r>
@@ -1232,105 +1232,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’École républicaine à l’École algorithmique</w:t>
+                <w:t xml:space="preserve">L’intelligence artificielle dans le secteur public : revue de la littérature et programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 99 (3), pp.151-160. </w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Pub. anticipées (5), pp.118-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cite.099.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmp.pr1.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873295v1</w:t>
+                <w:t xml:space="preserve">hal-04638792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French inter-governmental relations during the Covid-19 crisis: between hyper-centralism and local horizontal cooperation</w:t>
               </w:r>
@@ -1569,226 +1569,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accès aux soins en contexte de désertification médicale : un rôle tampon joué par la « chaîne de secours » ? Le cas des sapeurs-pompiers français</w:t>
+                <w:t xml:space="preserve">Quand la sur-rationalité provoque la sous-rationalité L’Hôpital public ou le lieu de la confrontation entre les logiques institutionnelles médico-soignante et économico-managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Alfano</w:t>
+                <w:t xml:space="preserve">Johan Bernardini-Perinciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968661v1</w:t>
+                <w:t xml:space="preserve">hal-01968662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la sur-rationalité provoque la sous-rationalité L’Hôpital public ou le lieu de la confrontation entre les logiques institutionnelles médico-soignante et économico-managériale</w:t>
+                <w:t xml:space="preserve">Accès aux soins en contexte de désertification médicale : un rôle tampon joué par la « chaîne de secours » ? Le cas des sapeurs-pompiers français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan Bernardini-Perinciolo</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tiberghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6/3 (1), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.063.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968662v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fin de la décision et fin du décideur Une discussion du statut du sujet dans les organisations</w:t>
               </w:r>
@@ -1856,90 +1856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La contribution des SDIS à la problématique de l’accès aux soins : réflexion autour de la notion de désert médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue générale de droit médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2232,96 +2232,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme total et capitalisme du cybcog (cybernetic cognition) Quand Stakhanov est remplacé par Oblomov</w:t>
+                <w:t xml:space="preserve">L’Homme diminué par l’IA : quid du secteur public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management, la philosophie politique et la liberté d'obéir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPC - Facultés Libres de Philosophie et de Psychologie, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International CPM2024 Confluence des pratiques managériales à l'ère du digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Supérieure de Technologie de Meknès, May 2024, Meknès, Maroc, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873347v1</w:t>
+                <w:t xml:space="preserve">hal-04634819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser ChatGPT pour la correction de copies en management : quelles implications ?</w:t>
               </w:r>
@@ -2396,96 +2396,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Homme diminué par l’IA : quid du secteur public ?</w:t>
+                <w:t xml:space="preserve">Algorithme total et capitalisme du cybcog (cybernetic cognition) Quand Stakhanov est remplacé par Oblomov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International CPM2024 Confluence des pratiques managériales à l'ère du digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Supérieure de Technologie de Meknès, May 2024, Meknès, Maroc, Morocco</w:t>
+              <w:t xml:space="preserve">Le management, la philosophie politique et la liberté d'obéir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPC - Facultés Libres de Philosophie et de Psychologie, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634819v1</w:t>
+                <w:t xml:space="preserve">hal-04873347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AI and diminished man: the civil servants and citizens in the context of digital governance</w:t>
               </w:r>
@@ -2862,204 +2862,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03693173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réconcilier pratique et théorie relecture d’un processus de recherche-intervention par la phénoménologie de Heidegger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In France, facing the COVID crisis, some Local Governments volunteered, but constrained by an unstable local governance context and a State at the controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Du Boys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Guirou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+                <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion (SPSG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESSEC, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">European Group for Public Administration (EGPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, ., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083054v1</w:t>
+                <w:t xml:space="preserve">hal-03083049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In France, facing the COVID crisis, some Local Governments volunteered, but constrained by an unstable local governance context and a State at the controls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Du Boys</w:t>
+                <w:t xml:space="preserve">Réconcilier pratique et théorie relecture d’un processus de recherche-intervention par la phénoménologie de Heidegger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guirou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fouchet R.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Group for Public Administration (EGPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, ., France</w:t>
+              <w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion (SPSG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSEC, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083049v1</w:t>
+                <w:t xml:space="preserve">hal-03083054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identification des pratiques et des compétences professionnelles en Centre d’Accueil pour Demandeurs d’Asile (CADA) : le cas d’un centre Français</w:t>
               </w:r>
@@ -3153,51 +3153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-David Pinzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Bernardini-Perinciolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues Euro MENA de Management Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Muscat, Oman</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3235,90 +3235,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de « désert médical » revisitée : pour une vision dynamique de l’accès aux soins à travers le prisme de la chaîne de secours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alfano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3451,51 +3451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Saint Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tiberghien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,226 +3868,226 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Homme diminué par l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Bertolucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2023, 9791037031570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de l'intuition dans les processus décisionnels : une étude comparée entre les services de secours et les forces armées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Bertolucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Aix marseille université, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-04332179v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-04299884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456096v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139913v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ia-enjeux-et-responsabilites/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456099v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456088v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/fonctions-publiques-defi-changement/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.espag.2018.01.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.103.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pezet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873295v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0151" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bernardini-Perinciolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Pinzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.115-130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873347v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baratti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634819v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04332050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ch&#226;tel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pinzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083049v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01934723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5tyda9s5x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04332179v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456110v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bertolucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456096v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139913v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ia-enjeux-et-responsabilites/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456099v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413172v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Du Boys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670010v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Saint Jonsson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/fonctions-publiques-defi-changement/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.espag.2018.01.0079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391441v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dejardin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.103.0047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520407v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873295v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cite.099.0151" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873326v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pezet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638792v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.pr1.0008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03022285v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Beton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968662v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bernardini-Perinciolo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968661v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tiberghien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alfano" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.063.0051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01839514v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807528v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agopian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807529v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan David Pinzon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.251.115-130" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456077v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05456067v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lamy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634819v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Basse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Baratti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873347v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04634842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04332050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ch&#226;tel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693173v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-David Pinzon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083049v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouchet R." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083054v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guirou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01934723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807531v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807574v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807578v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rochet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04721333v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry M&#233;nissier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713033v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5tyda9s5x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299884v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04332179v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>