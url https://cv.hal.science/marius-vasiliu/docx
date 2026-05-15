--- v0 (2026-03-09)
+++ v1 (2026-05-15)
@@ -359,248 +359,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01694165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharp eyes for medical imaging</w:t>
+                <w:t xml:space="preserve">Ultra-compact sensor for diffuse correlation spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Dyball</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marius Vasiliu</w:t>
+                <w:t xml:space="preserve">J. -M. Tualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
+                <w:t xml:space="preserve">A. Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Dupret</w:t>
+                <w:t xml:space="preserve">M. Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (12), </w:t>
+              <w:t xml:space="preserve">, 2010, 46 (12), pp.819--U27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.9074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.1050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01750585v1</w:t>
+                <w:t xml:space="preserve">hal-00692926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-compact sensor for diffuse correlation spectroscopy</w:t>
+                <w:t xml:space="preserve">Sharp eyes for medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -M. Tualle</w:t>
+                <w:t xml:space="preserve">H. Dyball</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupret</w:t>
+                <w:t xml:space="preserve">Jean-Michel Tualle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vasiliu</w:t>
+                <w:t xml:space="preserve">Antoine Dupret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 46 (12), pp.819--U27. </w:t>
+              <w:t xml:space="preserve">, 2010, 46 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.1050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.9074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692926v1</w:t>
+                <w:t xml:space="preserve">hal-01750585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -612,365 +612,352 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Cameras Benchmark for Human Tracking in Hybrid Distributed Smart Camera Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Burbano</w:t>
+                <w:t xml:space="preserve">A Robust Methodology for Performance Analysis on Hybrid Embedded Multicore Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 10th International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2967413.2967431⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2016), </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.77 - 84, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729979v1</w:t>
+                <w:t xml:space="preserve">hal-01415415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Methodology for Performance Analysis on Hybrid Embedded Multicore Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boubker Bouzid</w:t>
+                <w:t xml:space="preserve">3D Cameras Benchmark for Human Tracking in Hybrid Distributed Smart Camera Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Burbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Reynaud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSoC 2016), </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.77 - 84, </w:t>
+              <w:t xml:space="preserve">the 10th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.35⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2967413.2967431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415415v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Performance Prediction of ADAS Algorithms on Embedded Parallel Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boubker Bouzid</w:t>
+                <w:t xml:space="preserve">3D-sensing Distributed Embedded System for People Tracking and Counting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Burbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roger Reynaud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Performance Computing and Communications (HPCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, New York, United States. pp.213-218, </w:t>
+              <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Las Vegas, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCC-CSS-ICESS.2015.95⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCI.2015.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240121v1</w:t>
+                <w:t xml:space="preserve">hal-01729984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Automatic Prediction of Image Processing Algorithms Performances on Embedded Heterogeneous Architectures</w:t>
               </w:r>
@@ -1067,51 +1054,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01244398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The embeddability of lane detection algorithms on heterogeneous architectures</w:t>
+                <w:t xml:space="preserve">Optimal Performance Prediction of ADAS Algorithms on Embedded Parallel Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -1129,186 +1116,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
+              <w:t xml:space="preserve">High Performance Computing and Communications (HPCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, New York, United States. pp.213-218, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCC-CSS-ICESS.2015.95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244409v1</w:t>
+                <w:t xml:space="preserve">hal-01240121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D-sensing Distributed Embedded System for People Tracking and Counting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Burbano</w:t>
+                <w:t xml:space="preserve">The embeddability of lane detection algorithms on heterogeneous architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Bouaziz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Las Vegas, France. </w:t>
+              <w:t xml:space="preserve"> IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCI.2015.76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7351697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729984v1</w:t>
+                <w:t xml:space="preserve">hal-01244409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1623,51 +1623,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Procédé de caractérisation d’une unité de traitement électronique » aAu nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Procédé d’estimation du temps d’exécution d’une partie de code par un processeur» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -1682,93 +1682,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751509. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751507. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793067v1</w:t>
+                <w:t xml:space="preserve">hal-01793057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Méthode de détermination d’une performance temporelle d’une unité de traitement électronique exécutant un algorithme» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Procédé de caractérisation d’une unité de traitement électronique » aAu nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -1783,93 +1783,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751508. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751509. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793060v1</w:t>
+                <w:t xml:space="preserve">hal-01793067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">, «Procédé d’estimation du temps d’exécution d’une partie de code par un processeur» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
+                <w:t xml:space="preserve">, «Méthode de détermination d’une performance temporelle d’une unité de traitement électronique exécutant un algorithme» au nom de RENAULT s.a.s et du Centre National de la Recherche Scientifique. Déposé à l'INPI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Bouzid</w:t>
@@ -1884,69 +1884,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Vasiliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: 1751507. 2017</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: 1751508. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01793057v1</w:t>
+                <w:t xml:space="preserve">hal-01793060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2101,51 +2101,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Bouzid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Vasiliu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0686-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v89i2.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750585v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dyball" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.9074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Tualle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiliu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1050" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729979v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Burbano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967431" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415415v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.35" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.95" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2015.14" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244409v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351697" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729984v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.76" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793067v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793060v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943046v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saussard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Bouzid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Vasiliu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Reynaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-017-0686-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Ammar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Le H&#233;garat-Mascle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12732/ijpam.v89i2.5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -M. Tualle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vasiliu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.1050" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750585v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dyball" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Tualle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dupret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.9074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415415v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.35" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Burbano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bouaziz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2967413.2967431" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729984v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.76" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPPW.2015.14" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCC-CSS-ICESS.2015.95" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244409v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793067v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793060v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>