--- v1 (2026-03-25)
+++ v2 (2026-04-16)
@@ -1247,243 +1247,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Local FBP Algorithms for Helical Cone-beam Computed Tomography</w:t>
+                <w:t xml:space="preserve">Implementation and Evaluation of Two Helical CT Reconstruction Algorithms in CIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Banjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Industrial Radiology and Computed Tomography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ghent University, Jun 2015, Ghent, France</w:t>
+              <w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282363v1</w:t>
+                <w:t xml:space="preserve">hal-01282368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Evaluation of Two Helical CT Reconstruction Algorithms in CIVA</w:t>
+                <w:t xml:space="preserve">Two Local FBP Algorithms for Helical Cone-beam Computed Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Banjak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Costin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Progress in Quantitative Nondestructive Evaluation:</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">Digital Industrial Radiology and Computed Tomography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ghent University, Jun 2015, Ghent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282368v1</w:t>
+                <w:t xml:space="preserve">hal-01282363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metrological Evaluation of Tomography Methods Applied to Objects Fabricated by Additive Manufacturing</w:t>
               </w:r>
@@ -2759,51 +2759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra-Singh Rathore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Setoain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bredif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Stolidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Costin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lazaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03993923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Touron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escoda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/26580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Banjak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01811890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Visser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwaninger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hardmeier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2016.7815714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Kolokytha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Flisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luthi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plamondon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hartmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2016.7738232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282363v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282368v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01852422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tisseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rattoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914811" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lazaro-Ponthus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02544394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshee Mitra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez de Castro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116495" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4937-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4WS0GFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04256609v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendra-Singh Rathore" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Setoain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bredif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bergeaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Stolidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05460376v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Costin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lazaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Legoupil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04410148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03993923v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Touron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Escoda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58286/26580" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01843013v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vienne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolidi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Banjak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01811890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Visser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schwaninger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hardmeier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flisch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCST.2016.7815714" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Banjak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01836129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selina Kolokytha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Flisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Luthi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Plamondon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hartmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2016.7738232" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713997v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Guillamet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282368v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264659v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Obaton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mounaix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Jm G Geffrin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. E. Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01852422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tisseur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rattoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vabre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4914811" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01820679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schumm" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865050" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904897v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lazaro-Ponthus" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02544394v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2009.5401919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saptarshee Mitra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez de Castro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2019.116495" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559005v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-4937-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01834542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vabre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.10.050" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4WS0GFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878543v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duvauchelle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>