--- v0 (2026-03-09)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marjan Mashkour </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marjan-mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3630-9459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057725977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis archéozoologue avec plus de trente ans d'expérience dans l'étude des assemblages fauniques du Plateau iranien, du sud de l'Asie centrale, de la Péninsule arabique et de la vallée de l'Indus. Adoptant une perspective diachronique, mes recherches portent sur l'évolution de la biodiversité depuis la fin du Pléistocène et sur la transformation des économies de subsistance, en particulier pendant l'Holocène. Mon approche analytique combine l'anatomie comparée, la morphométrie et les analyses isotopiques, complétées par des collaborations à long terme avec des paléogénéticiens. Plus précisément, j'étudie les interactions entre les humains et les animaux et la manière dont les stratégies de subsistance se sont adaptées aux environnements arides, en accordant une attention particulière à l'émergence et au développement du pastoralisme au sein des communautés sédentaires et nomades. Les processus de néolithisation et leur diffusion vers l'est au-delà des montagnes du Zagros constituent l'un des thèmes centraux de mes recherches. Parallèlement, je m'intéresse tout autant aux périodes historiques ultérieures, qui fournissent des informations précieuses sur la complexité sociale croissante des communautés globalisées et diversifiées, ainsi que sur les impacts plus tangibles de l'activité humaine sur les ressources naturelles et la biodiversité.Au cours des 25 dernières années, j'ai formé plusieurs étudiants en Iran, en France, en Allemagne et au Pakistan à la bioarchéologie.De 2019 à 2024, j'ai occupé pendant six ans le poste de codirecteur du groupe de recherche en archéozoologie et archéobotanique du CNRS (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 7209</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au Muséum national d'histoire naturelle de Paris (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mnhn.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et je suis actuellement membre du comité international de l'ICAZ.Mes publications sont accessibles via HAL, Academia (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cnrs.academia.edu/MarjanMashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et certaines sont rapportées via @BlueSky mmashkour.bsky.social.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler exploitation strategies and technical skills among Neolithic and Transitional Chalcolithic communities of the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (2), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2026v61a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomics and the origin, dispersal, and development of domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Áine Halpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6733), pp.492 - 497. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adn2094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Domestic Goat Demographic History Through Ancient Genome Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolijn Erven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Etourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data analysis and multiple kernel learning for species identification of modern and archaeological small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amane Agraw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman equine breeding north of the Alps: Genetic insights and cultural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Karl Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113224. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher in the mountains: Dynamics of agro-pastoral practices in a low-latitude mountain system (Karkas Mountains, central Iran) during the Mediaeval Warm Period and the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.109202. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Evolving landscape and cultural change during the Middle Palaeolithic in Southeast Zagros (Iran): Insights from a micromammal assemblage” [Quat. Sci. Rev. (2024) 1–16/333: 108657]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109646. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation at Sarcham, A Multi-Period Archaeological Site in Hawraman Region, Kurdistan Province, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Saed Mucheshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirvan Mohammadi Ghasrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Zamani Dadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.151-181. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22059/jarcs.2024.373818.143256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Baca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Mining and Salt Miners at Talkherud–Douzlākh, Northwestern Iran: From Landscape to Resource-Scape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Aali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Draganits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2-3), pp.61-140. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-024-09183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving landscape and cultural change during the Middle Palaeolithic in Southeast Zagros (Iran): Insights from a micromammal assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 333, pp.108657. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grand Hall of Kafir-Kala: An Observation of Archaeological Finds, Botanical and Zoological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Teramura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basira Mir-Makhamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ИСТОРИЯ И АРХЕОЛОГИЯ ТУРАНА - History and Archaeology of Turan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortuary Practices, Rituality, and Commemorative Places: A View of Kohne Tepesi in the Southern Basin of the Araxes River, Iran,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zalaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghalari Bayram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgari Sepideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (5), pp.318-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural coherence of architecture in Greater Khorasan from Bactria to South Khorasan in Iran during the Late Iron Age/Achaemenid period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Reza Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasghar Mahmoudinasab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (399), pp.e18. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the function of long-spouted ceramics at Sialk, Iran: Insights from organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2024.100570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient mitogenomes from Pre-Pottery Neolithic Central Anatolia and the effects of a Late Neolithic bottleneck in sheep ( Ovis aries )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Sandoval-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (15), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adj0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 631 (8022), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Warfare or For Prestige? A Survey on Ziwiye Bone Arrowheads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motaleat-e Bastanshenasi-e Parseh / Parseh Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30699/PJAS.7.24.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Timothy Treal Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlton Shield Chief Gover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Arterberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid preservation in ceramics and bones from the Iranian Plateau: Implications for dietary and chronological reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Moghimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103908. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient chicken remains reveal the origins of virulence in Marek's disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Fiddaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos A Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vrancken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 382 (6676), pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adg2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between land and sea. The exploitation of marine shells from the Neolithic to the Iron age in Iran: the site of Ruwar (northwest of Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Ghasimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.112 - 129. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazānchi, a Settlement from the Early Neolithic to the Bronze Age in the Kermanshah Plain, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pazhoheshha-ye bastan shenasi Iran / Archaeological Researches of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (36), pp.7-33. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/NB.2021.25051.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">درآمدی بر جایگاه دام در چرخۀ اقتصادی شهر کهن اسفراین )براساس مطالعات باستان جانورشناسی(</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Vahdati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nikgoftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pazhoheshha-ye bastan shenasi Iran / Archaeological Researches of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (35), pp.191-221. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/NB.2022.21028.2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad maternal geographic origin of domestic sheep in Anatolia and the Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid‐reza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Naderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a bronze age individual from Ulug-depe (Turkmenistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Guarino-Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.884612. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2022.884612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA refines taxonomic classification of Roman equids north of the Alps, elaborated with osteomorphology and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Isabell Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Trixl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105624. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6611), pp.1172-1180. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Yanik Tepe’s Bone Object in the National Museum of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jebrael Nokandeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iran National Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/jinm.2023.1983154.1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and land use in the Greater Khorasan Civilization: Isotopic approaches (87Sr/86Sr, δ18O) on human populations from southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Kaniuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103622. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lineage of the Capra genus discovered in the Taurus Mountains of Turkey using ancient genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe A Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masafi, Fujairah, UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.123-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">تپه پهلوان؛ استقراری از دوران نوسنگی جدید و مس و سنگ انتقالی در شمال شرق ایران</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azizi-Kharanaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jamshidi Yeganeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pazhoheshha-ye bastan shenasi Iran / Archaeological Researches of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (32), pp. 7-30. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/nb.2021.21466.2122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional ancient DNA preservation and fibre remains of a Sasanian saltmine sheep mummy in Chehrābād, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Russ-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionnuala Mcdaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (7), pp.20210222. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2021.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finding of Eptesicus gobiensis in an ancient salt mine in Iran and notes on the status of this bat in the Middle East (Mammalia: Chiroptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the National Museum (Prague), Natural History Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190(1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37520/jnmpnhs.2021.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herded and hunted goat genomes from the dawn of domestication in the Zagros Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (25), pp.e2100901118. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2100901118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical knowledge of Early Neolithic Iranian Societies. The bone industries of Tappeh Sang-e Chakhmaq and Tepe Abdul Hosein, Iran National Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beizaee Sanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iran National Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol.2 (No.1, Serial No. 2), pp. 27-42. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/JINM.2021.252978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohne Tepesi: A Kura-Araxes and Parthian settlement in the Araxes River Basin, Northwest Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zalaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayram Aghalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhgan Jayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iran National Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.49-74. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/JINM.2021.253021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of C4 Plants in Southwest Asia: An Ecological, Geographical and Taxonomical Analysis of a Region With High Diversity of C4 Eudicots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rudov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Akhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.546518. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.546518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tol-e Qaleh Seyfābād (TQS), a Major Provincial Centre of the Sasanian Period in Bišābuhr Province, Fars, Iran. Preliminary Excavation Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Noruzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Gyselen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Rezaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.259-297. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ANES.57.0.3288618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and genetic legacy of prehistoric dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Bergström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ersmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6516), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aba9572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Faunal Remains from Excavations of Tappeh Qasrdasht - Fars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ataei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iran National Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp. 27-44. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.14754114.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen analysis of present-day striped hyaena (Hyaena hyaena) scats from central Iran: Implications for dryland paleoecology and animal paleoethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Gambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 281, pp.104277. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrogeochemistry of shallow groundwater from Lut Desert, Iran: The hottest place on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Berry Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan A Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher B Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Aghakouchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, pp.104143. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2020.104143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.8276. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domestication à l'hybridation, une brève histoire des relations entre les sociétés humaines et les camélidés à deux bosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Çakirlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مطالعات باستان جانورشناسی محوطۀ غاربتخانه درزاگرس مرکزی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Geravand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Hanghøj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.1419-1435.e31. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient cattle genomics, origins, and rapid turnover in the Fertile Crescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pereira Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6449), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.102643. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human occupation along the foothills of Northwestern Zagros during the Late Pleistocene and the Holocene in the Rania and Peshdar plains First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.85-119. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Upper Pleistocene brown bear (Carnivora, Ursidae) in the Zagros: Evidence from Wezmeh Cave, Kermanshah, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (2), pp.102381. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human occupation along the southern flanks of the Zagros during the Late Glacial and the Holocene in the Rania and Peshdar plains: First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45-2, pp.85-119. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence Economy of Qela Gap; Lurestan, Iran: From the Late Neolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Abdolahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse néolithique de dromadaires dans la péninsule Arabique. Nouvelles recherches archéologiques aux Émirats Arabes Unis sur le &amp;quot;Baynunah camel site&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj. Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient goat genomes reveal mosaic domestication in the Fertile Crescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin P Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Maisano Delser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6397), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aas9411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Subsistence Economy of Northwestern Iran During the Iron Age Through the Bioarchaeological Researches at Tepe Hasanlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Hejabri Nobari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Mousavi Kouhpar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (16), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/nbsh.2017.13690.1603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jamshid Darvish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kryštufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (6), pp.521-528. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2018-0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogs accompanied humans during the Neolithic expansion into Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent a F Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.20180286. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2018.0286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes revisit the ancestry of domestic and Przewalski’s horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Hanghøj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (6384), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aao3297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors’ Preface. Special issue: Agropastoral Landscapes in the Islamic World: Producing, Trading and Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Islamic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agropastoral Landscapes in the Islamic World: Producing, Trading and Feeding, 5 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone, shell tools and ornaments from the Epipalaeolithic site of Ali Tappeh, East of Alborz Range, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.137-157. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstic spring wetlands of the Persepolis Basin, southwest Iran: unique sediment archives of Holocene environmental change and human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Ashjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (10), pp.1158-1172. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjes-2018-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Anatolian and Caucasian obsidian in the Zagros Mountains and the highlands of Iran: Elements of explanation in 'least cost path' models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiredoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 467, pp.297 - 322. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation in the oases: an archaeozoological review of Iron Age sites in southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (357), pp.655-673. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analyses on bioarchaeological materials: Comparison between the subsistence economies in Tepe Sagzabad and Haftavan Tepe during the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Mohaseb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Society of Iranian Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every dog has its day: contemporary pet keeping in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Human-Animal relationships in the Middle East, 11 (1), pp.178. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ame.2016.110109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting taxonomic and phylogenetic signals in equid cheek teeth: towards new palaeontological and archaeological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.160997. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the late Quaternary phylogeography of the Eurasiatic wild ass through ancient and modern DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Champlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S. Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran. Essor des études bioarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 553, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonkey : a simple, accurate and sensitive pipeline to genetically identify equine F1-hybrids in archaeological assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried with turtles: the symbolic role of the Euphrates soft-shelled turtle ( Rafetus euphraticus ) in Mesopotamia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilmaz S Erdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülriz Kozbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (349), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2015.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy2B copy number variation reveals starch diet adaptation in ancient European dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (11), pp.160449. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic genomes from the eastern Fertile Crescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Broushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy van Dorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (6298), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaf7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and archaeological evidence suggest a dual origin of domestic dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. F. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pionnier-Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 352 (6290), pp.1228--1231. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaf3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aurignacian in the Zagros region: new research at Yafteh Cave, Lorestan, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (311), pp.82-96. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00094850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sang-e Chakhmaq and the beginning of the Neolithic in north-east Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Roustaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (345), pp.573-595. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the soundings at Tepe Damghani, Sabzevar, Spring 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Paul Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahdati Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranica Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XLIX, pp.111-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig domestication and human-mediated dispersal in western Eurasia revealed through ancient DNA and geometric morphometrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Girdland Flink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.824-32. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil beetles as possible evidence for transhumance during the middle and late Holocene in the high mountains of Talysch (Talesh) in NW Iran?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Lahijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413y.0000000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoparasitology in the Iranian plateau and the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanpazhuhi, Persian journal of Iranian studies (archaeology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12-13, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-archaeological studies at Konar Sandal, Halil Rud basin, southeastern Iran. Archaeology Special issue. Neolithic in the Near East. 18, 222-246.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Majidzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of coat color variation sheds new light on ancient canids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75110. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Taenia sp. in a natural human mummy (Third century BC) from the Chehrabad salt mine in Iran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Aali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (3), pp.570-572. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1645/12-113.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoparasitological analysis of samples from the Chehrabad salt mine (Northwestern Iran).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Aali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances archéozoologiques sur les débuts de l’élevage du mouton dans l’ancien monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le mouton, de la domestication à l’élevage, 91, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléolithique moyen récent de la grotte de Qaleh Bozi 2 (Ispahan, Iran) : premiers résultats de la campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of iranian archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyenas around the city (Kashan, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores and their prey in the Wezmeh Cave (Kermanshah, Iran): a Late Pleistocene refuge in the Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.678-694. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Camels in South Eastern Arabia: The Discovery of a New Site in Abu Dhabi's Western Region, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39Article dans revue internationale ou nationale \`a Comit\'e de lecture, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The goat domestication process inferred from large-scale mitochondrial DNA analysis of wild and domestic individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël G. B. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Negrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (46), pp.17659-17664. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0804782105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Remains from Tilbeşar Excavations, Southeast Anatolia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.23-51. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anata.2008.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene human remains from Wezmeh Cave, western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (4), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.20753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaire ouvert du IVe Millénaire avant l’ère Chrétienne (Wâdî ‘Idim, Yémen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Steimer Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. As-Saqqaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 14, pp. 15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA analysis shows a Near Eastern Neolithic origin for domestic cattle and no indication of domestication of European aurochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceiridwen J. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Bollongino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 274, pp. 1377-1385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignacian in the Zagros Region: New research at Yafteh Cave, Lorestan, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 81, pp. 82-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratigraphy of the Neolithic site of Jari B, Marv Dasht, Southwest Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Nishiaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 3, pp. 77-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and Lagomorphs remains from late Pleistocene and early Holocene Caves and Rochshelter sites in the Zagros region, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Animal Biosystematics (IJAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 2 (1), pp. 25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introductory report of the archaeological investigations. The Results of the stratigraphy of the prehistoric site of Zagheh in the Qazvin Plain in 2004 (1383 H. A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mollah Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaychi Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 2 (4), Tehran University, pp. 26-46 - 139-144. In Persian with English summary pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical study of Zagheh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mollah Salehi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tehran University, Vol. 2, pp. 127-134. In Persian with English summary p.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of an extinct equid (E. hydruntinus, Mammalia, Equidae) revealed by morphological and genetical analyses of fossils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.2083-2093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope evidence for palaeodiets in southern Turkmenistan during Historical period and Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée G. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2005.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00339633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the origin and diffusion of domestic goats using ancient DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Luikart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first steps of animal domestication: new archaeozoological approaches. Proceedings of the 9th Conference of the International Council of Archaeozoology, Durham, August 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00278825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeozoology of Hamsters (Rodentia: Cricetidae) from Quaternary sediments in Kani Mikaeil Cave, Kurdestan Province, western Iran (in Persian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 18 (3), pp. 210-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African origins of the domestic donkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beja-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O. Bakhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 304 (5678), pp.1781-1781. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1096008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00279780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Interactions on the Upper Khuzestan Plains, Southwest Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kouchoukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 30(1), pp. 69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 5. Preliminary analyses of the Komishan cave Epipalaeolithic/Neolithic faunal assemblage, in Mahforouzi : Preliminary report of the archaeological excavations in eastern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Reports (The Iranian Center for Archaeological Research, Téhéran)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, p. 301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Ancient 'Nomads': Isotopic Research on the Origins of Vertical 'Transhumance' in the Zagros Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadic Peoples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, vol. 7 (2), pp. 36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of the faunal assemblage of 1999 excavation, in Abdi K. “Archaeological Fieldwork at Malyan Resumed”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi et Tarikh, Iranian Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29-30, pp. 47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et élevage au Nord du Plateau central iranien entre le Néolithique et l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 28(1), pp. 27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuwah Khoshkeh: A Middle Chalcolithic Mobile Pastoralist Camp-Site in the Islamabad Plain, West Central Zagros Mountains, Iran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nokandeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.43-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations on Faunal remains, in Abdi K., Biglari H, Biglari F. & Heydar S. Islamabad Project 2001: Test Excavations at Wezmeh Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 34, pp. 171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for studying prehistoric herd management in arid areas: intra-tooth isotopic analyses of archaeological caprine from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01488-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 4: Preliminary report on faunal remains from the deep sounding, operation TTW1, in Abdi K., Malyan 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 39, pp. 73-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild boar - age at death estimates : the relevance of new modern data for archaeological skeletal material. 2. shaft growth in length and breadth. Archeological application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des équidés en Asie du Sud-Ouest: l'exemple de Qabrestan, un établissement du IVe millénaire, au Nord du Plateau central iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Parayre D. (Ed.), Les animaux et les hommes dans le monde syro-mésopotamien aux époques historiques, Suppl. 2, pp. 45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild boar - age at death estimates : the relevance of new modern data for archaeological skeletal material. 1. Presentation on the corpus. Dental and epiphyseal fusion ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and Archaeological Implications of Isotopic Analyses (13C, 15N) from Neolithic to Present in Qazvin Plain (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Billiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp. 1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques complémentaires sur les vestiges fauniques du temple d’E.BBABAR à Larsa en basse Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Parayre D. (Ed.) Les animaux et les hommes dans le monde syro-mésopotamien aux époques historiques, Suppl. 2, pp. 347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Small Equids (Perissodactyla, Mammalia) of the Pleistocen of Binagady (Azerbaijan) and Qazvin (Iran): E. hemionus binagadensis nov. subsp. and E. Hydruntinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (1), pp. 105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the evolution of subsistence economy in the Qazvin Plain (Iran) from the Neolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73 (279), pp. 65-76. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00087846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice animal dans le temple de l'E.babbar de Larsa (Irak) à la période hellénistique : témoignage des vestiges osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eisenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27, pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrcanie et Dehistan de l’âge du fer à la période islamique (13e siècle av. J.-C. - 8e siècle ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi et Tarikh, Iranian Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, printemps-été 1997, pp. 9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plus grande île du Golfe persique : l’île de Qheshm (en persan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abzian, the Journal of Aquatic Living Organisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (5), pp. 4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo’ refiye yek baitarnama az tasanif-i- Arastou (Présentation d’un traité d’hippiatrie attribué à Aristote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mirmohamad Sadeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahqiqat-i Islami, Journal of Encyclopedia Islamica Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (1-2), pp. 527-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges osseux de la salle à l’Archère du château de Sedan (Les Ardennes - France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Historique ardennaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp. 88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéozoologie et ses implications en Archéologie (en persan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miras-e-Farhangui (ICHO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, pp. 41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La richesse écologique des îles du Golfe persique et l'île de Qheshm (en persan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vuosalo-Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daneshmand, Iranian Scientific and Technical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (2), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. Site 178, 'Ashkawt-î Pîrânân /'Ashkawt-î Mêwa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiridoun Biglari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Herr; Jessica Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAFGS. Surveys and Excavations of the French Archaeological Expeditions in the Sulaymaniyah Governorate (Iraqi Kurdistan - 2013-2023).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Late Antiquity to Early Medieval Sogdiana: A Glimpse from Ming-tepa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husniddin Rahmonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usami Tomoyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basira Mir-Makhamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baumer, Ch. and Novak, M. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility and Archaeogenetics in Central Asia People – Goods – Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiesbaden: Harrassowitz, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a settlement in north-west Iran (West Azerbaijan Province)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Alcàntara Fors, Maria Saña Seguí, and Carlos Tornero Dacasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East XIV, Proceedings of the 14e international Symposium of the ICAZ, Archaeozoology of Southwest Asia and Adjacent Areas Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.111-140, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambushing the Wild and Following the Herds: Archaeozoological Review of Human Occupation of the Iranian Mountains from the Middle Palaeolithic to the Late Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Carrer; Philippe Della Casa; Federica Fontana; Sabine Reinhold; Hayley Saul; Martin Callanan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mountain Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, 2024, 9780197608005. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197608005.013.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal remains of the Oasis of Bukhara: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Rante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rocco Rante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oasis of Bukhara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, BRILL, pp.364-370, 2024, 978-90-04-69399-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard animal material industry in Epipaleolithic of Circum-Caspian: New insights from Ali Tappeh cave, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fujisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Biglari, S. Shidrang et M. Mashkour Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pleistocene Archaeology of the Iranian Plateau, and the Caucasus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 16 p, In press, Paleoenvironment collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeozoology of Sasanian and Islamic sites from the Gorgan Wall to the Tehran Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauer E., Nokandeh J., Omrani Rekavandi H. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Arms Race: Antiquity's Largest Fortresses and Sasanian Military Networks of Northern Iran: A joint fieldwork project by the Iranian Cultural Heritage, Handcraft and Tourism Organisation and the Universities of Edinburgh and Durham (2014-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books. Oxford, 2022, 9781789254624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Studies and Archaeological Evidence in Bronze Age Tajikistan. The “Lady fr om Gelot”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Teufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vinogradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kutimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Baumer, Mirko Novák and Susanne Rutishauser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Contact Central Asia as Focus of Trade, Cultural Exchange and Knowledge Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Harrassowitz Verlag, 2022, SCHRIFTEN ZUR VORDERASIATISCHEN ARCHÄOLOGIE, 978-3-447-11880-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a rural settlement in north west of Iran (west Azerbaijan province)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassanzadeh Y., Faraji N. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of stratigraphy Excavation at Bronze Age site of Aliabad, Boukan, North west Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Institute of Cultural Heritage and Tourism, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation at the Wezmeh Cave and survey of the surrounding area in the Qaziwand Mountains, The Islamabad Plain, Kermanshah 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiredoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Rahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue of Archaeological Finds from Excavations in 2019-2020, 18th Annual Symposium on the Iranian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 7-16 english - pp. 137-144, 2021, 2645-5048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over mountain and vale documenting pastoral practices in the Gedebey and Semkir districts, (South-western Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Averbouh A., Nejma G. &amp; Méry S. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris : Muséum national d’Histoire naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 361-383, 2021, 978-2-85653-966-8. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Subsistence Economies at Iron Age Ulug-depe, South-eastern Turkmenistan: First Results from the Archaeobotanical and Archaeozoological Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Central Asia during the 1st Millennium BC From the Beginning of the Iron Age to the Hellenistic Period. Proceedings of the Workshop held at the 10th ICAANE in Vienna, April 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Austrian Academy of Sciences Press, pp.49-70, 2021, OREA, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/978OEAW84492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence Economy of A Highland Settlement In The Zagros During The Bronze And Iron Ages. The Case of Gūnespān (Hamadan, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Daujat; Angelos Hadjikoumis; Rémi Berthon; Jwana Chahoud; Vasiliki Kassianidou; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East XIII, Proceedings of the 13e international Symposium of the Archaeozoology of Southwest Asia and Adjacent Areas Working Group, 7-9 June 2017, Nicosia, Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lockwood Press, pp.199-219, 2021, 978-1-948488-29-7. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2d7x51d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal remains from Persepolis West, Marvdasht plain. Thoughts on the economic life in Fars during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohaseb Azadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doost Sanaz Beizaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Askari Chavordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alireza Askari Chaverdi, Pierfrancesco Callieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Palace to town. Report on the multidisciplinary project carried out by the Iranian-Italian Joint Archaeological Mission on the Persepolis Terrace (Fars, Iran) 2008-2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, BraDypUS Communicating Cultural Heritage, pp.111-125, 2021, Science in Archaeology, 9788831300162. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/from_palace_to_town⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 21. Herding And Hunting In The Highlands From The Sasanian To Late Medieval Periods. The Archaeozoology of The Dariali Gorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.W. Sauer (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariali: The 'Caspian Gates' in the Caucasus from Antiquity to the Age of the Huns and the Middle Ages: The Joint Georgian-British Dariali Gorge Excavations and Surveys 2013-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Oxbow Books | Series: British Institute of Persian Studies Archaeological Monograph Series | Volume: 6, pp.727-785, 2020, 9781789251920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication, diffusion and hybridization of the Bactrian camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Çakirlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vaisseaux du désert et des steppes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.21-26, 2020, </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.8527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux antiques du plateau iranien. Entre étude philologique, examen iconographique, recherche archéozoologique et analyse paléogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Éditions de la Sorbonne, pp.65-87, 2020, Homme et société. série histoire environnementale, 979-10-351-0588-4. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and animals interactions in the Douzlakh Chehrabad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stöllner T., Aali A., Bagherpour Kashani N. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tod im Salz. Eine Archäeologische ermittlung in Persen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Bergbau-Museum, Bochum, pp. 219-224, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les chevaux du plateau Iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 21.3. Microvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmila Shumilovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.W. Sauer (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariali: The 'Caspian Gates' in the Caucasus from Antiquity to the Age of the Huns and the Middle Ages: The Joint Georgian-British Dariali Gorge Excavations and Surveys 2013-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Oxbow Books. Series: British Institute of Persian Studies Archaeological Monograph Series | Volume: 6, pp.780-788, 2020, 978-1-78925-192-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence for fish and mollusc exploitation on the northern shores of the Persian Gulf during the fourth millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Jamshidi Yeganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Akbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fereidoun Biglari, Jebrael Nokandeh, Abdolmajid Naderi Beni and Ali Hozhabri (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and the Sea. A Review of Thousands of Years of Relationship between Humans and the Sea in Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museum of Iran and Ports and Maritime Organization of Iran, pp.32-34, 2020, 978-622-95143-9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication des équidés et des camélidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coédition Beyrouth, IFPO, et Paris, Les Belles Lettres, pp.40-41, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeozoology of Southwest Asia and Adjacent Areas (ASWA[AA]) Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcantara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2/2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global context of the Bronze Age on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Waalke Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer; Emmanuelle Vila; Marjan Mashkour; Michèle Casanova; Regis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plateau iranien : Urbanisation, commerce, subsistance et production à l’âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la MOM, pp.3-6, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urbanisation of the Iranian Plateau and adjacent areas during the Bronze Age: Concluding thoughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Waalke Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer; Emmanuelle Vila; Marjan Mashkour; Michèle Casanova; Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of urbanisation, production and trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-356., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Animals remains of Tappeh Graziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ali Kavosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hussein Ali Kavosh, Massimo Vidale and Hassan Fazeli (Eds), with the collaboration of JA Moghadam and M. Miri and contributions by Al. Lazzari, M. Mashkour, H. Fathi, H Davoudi, and Barbara Helwing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Sistan 2: Tappeh Graziani, Sistan, Iran: stratigraphy, formation processes and chronology of a suburban site of Shahr-i Sokhta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serie Orientale Roma, Noava Serie (18), ISMEO and the Department of Cultural Heritage, pp.173-186, 2019, 978-88-97336-88-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence economy in Köhneh Pasgah Tepesi (Western Azerbaijan, Iran), during the Late Chalcolithic and Early Bronze Age based on the faunal and botanical remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer, Emmanuelle Vila, Marjan Mashkour, Michèle Casanova and Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of Urbanisation, Production and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie(s) (1), MOM Éditions, pp.75-87, 2019, 978-2-35668-063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition "Je mange donc je suis", Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Collectif, pp.86-87, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence Economy in Northwestern Iran during Bronze and Iron Ages through Archaeo- zoological Researches at Tepe Hasanlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yousef Hassanzadeh, Ali A. Vahdati and Zahed Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on The Iron Age in Western Iran and Neibouring Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, RICHT, National Museum of Iran and Kurdistan Province ICHHTO, pp.484-520, 2019, 978-600-8977-91-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age animal exploitation at the edge of the Dasht-e Kavir, central desert of Iran. The case of Shamshirgah (Qom-Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Fahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yousef Hassanzadeh, Ali A. Vahdati and Zahed Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on The Iron Age in Western Iran and Neibouring Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, RICHT / National Museum of Iran / Kurdistan ICHHTO, pp.191-200, 2019, 978-600-8977-91-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Exploitation along the Southern Caspian Sea Shore during the Iron Age, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jebrael Nokandeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yousef Hassanzadeh; Ali A. Vahdati; Zahed Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on The Iron Age in Western Iran and Neibouring Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, RICHT / National Museum of Iran / Kurdistan ICHHTO, pp.456-483, 2019, 978-600-8977-91-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition "Je mange donc je suis", Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Collectif, pp.125-126, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the first season of excavations at Tepe Chalow: New GKC (BMAC) finds in the plain of Jajarm, NE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Vahdati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Biscione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo La Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer, Emmanuelle Vila, Marjan Mashkour, Michèle Casanova and Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of Urbanisation, Production and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie(s) (1), MOM Éditions, pp.179-200, 2019, </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.8086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sialk Human and Animal Osteological Collections at the National Museum of Natural History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nokandeh J., Curtis J., Pic M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tappeh Sialk the Glory of Ancient Kashan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iranian Heritage Foundation, Louvre, RICHT, National Museum of Iran, pp.45-55, 2019, 978-1-9162538-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation at Džarkutan (Uzbekistan): a settlement of the early Iron Age in southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont-Delaleuf Armance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lhuillier, J. &amp; Boroffka, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Millennium of History The Iron Age in southern Central Asia (2nd and 1st Millennia BC) Proceedings of the conference held in Berlin (June 23–25, 2014) Dedicated to the memory of Viktor Ivanovich Sarianidi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31-50, Dietrich Reimer Verlag, 2018, Archäologie in Iran und Turan 17 &amp; Mémoires de la DAFA XXXV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeozoology of the Pre-Pottery and Pottery Neolithic site of Qasr-e Ahmad (Iran).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safoora Kamjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kura-Araxes Exploitation of Animal Resources in Northwestern Iran and Nakhchivan. In Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen. 91-108.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi Seno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen. 91-108.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Iron Age occupation in southern Central Asia Excavation at Džarkutan in Uzbekistan. In Lhuillier & Burovka, Berlin pp. 31-50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont-Delaleuf Armance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Milennium of History The Iron Age in Central Asia (2nd and 1st millennia BC). Proceedings of the conference held in Berlin (2014) decicated to the memory of Viktor Ivanovitch Sarianidi. Mémoire de la Délégation Archéologique Française en Afghanistan vol XXXV and Archäologie in Iran und Turan vol 17, Deutsches Archäologisches Institut. Ditrich Reimer Verlag,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeozoology of the Pre-Pottery and Pottery Neolithic site of Qasr-e Ahmad (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safoora Kamjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Çakırlar,; J. Chahoud,; R. Berthon; S. Pilaar Birch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Symposium of the ICAZ Archaeozoology of Southwest Asia and Adjacent Areas Working Group, Groningen Institute of Archaeology, June 14-15 2015, University of Groningen, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Barkhuis Publishing &amp; University of Groningen, 2018, ISBN: 9789492444745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal Remains from Middle Neolithic Site of Qaleh Rostam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mashkour and M.J. Beech eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 Proceedings of the 2008 Al Ain-Abu Dhabi conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 1 pp. 41-58, Oxbow Books, 2017, ISBN 9781782978442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation from the Bronze Age to the Early Islamic period in Haftavan Tepe (Western Azerbaijan- Iran).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mashkour and M.J. Beech eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 Proceedings of the 2008 Al Ain-Abu Dhabi conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp. 146-170, 2017, ISBN 9781782978442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Exploitation and Subsistence on the Borders of the Sasanian Empire: From the Gorgan Wall (Iran) to the Gate of Alans (Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauer E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sasanian Persia ; Between Rome and the Steppe of Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.74-98, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal Remains from Middle Neolithic Site of Qaleh Rostam. In M. Mashkour and M.J. Beech eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 Proceedings of the 2008 Al Ain-Abu Dhabi conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-58, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short account of Kelek Asad Morad, a Pre-Pottery Neolithic site in Pol-e Dokhtar, Luristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eghbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Roustaei &amp; M. Mashkour (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic of the Iranian Plateau. Recent Research and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Early Near Eastern Production, Subsistence, and Environment (SENEPSE series), Ex Oriente, Berlin, pp. 1-14, 2016, 978-3-944178-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Bones. chapt. 20.3 Animal exploitation during the Iron Age to Achaemenid, Sasanian and Early Islamic periods along the Gorgan Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bristish Academy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persia’s Imperial Power in Late Antiquity: The Great Gorgan Wall and the Frontier Landscapes of Sasanian Iran. Sauer, E., Omrani Rekavandi, H., Wilkinson, T. and Nokandeh J. (Eds), British Institute of Persian Studies monograph. British Academy. pp. 548−580 (bibliography from pp. 642-667. http://www.oxbowbooks.com/oxbow/persia-s-imperial-power-in-late-antiquity.htmlOxbow Books.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 2013, ISBN-13:978-1-84217-519-4, ISBN-10:1-84217-519-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic occupation of Mar-Tarik, a new Zagros Mousterian site in Bisotun Massif (Kermanshah, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Otte, F. Biglari &amp; J. Jaubert (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran Palaeolithic / Le Paléolithique d'Iran. UISPP, Proceedings of the XV World Congress (Lisbon, 4-9 September 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeopress, Oxford, pp.7-27, 2009, BAR International Series 1968 / vol. 28, Session C15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darband Cave: New Evidence for Lower Paleolithic occupation at Western Alborz Range, Gilan (In Persian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vali Jahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Symposium of the Geological Society of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferdowsi University of Mashhad, Mashhad, pp. 1687-1695, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilou Cave: A Karstic Shaft with Animal Bones at Kermanshah Region, Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Morad Nezhad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Symposium of the Geological Society of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferdowsi University of Mashhad, Mashhad, pp.3340-3348. (In Persian with English Abstract), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal remains of the Tul Cemetery of Guilan (in Persan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalatbari M.R. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection of Articles presented to the Second Congress on Culture and Civilisation of Talish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Talish - ICHHTO Publications, pp. 157-169, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and Diffusion of Domestic Goats Inferred from DNA Markers Example Analyses of mtDNA, Y Chromosome, and Microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luickart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip R. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taberlet P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeder M.; Decker-Walters D.; Bradley D. &amp; Smith B. D. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenting Domestication: New Genetic and Archaeological Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smithsonian Institution, pp. 294-306, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Eisenmann and the Equid osteological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mashkour M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equids in Time and Space, Proceedings of the 9th ICAZ Conference (Durham 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, Oxford,, pp. 1-9, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a specialized subsistence economy in the Marv Dasht Plain. Preliminary zooarchaeological analysis of Tall-e Mushki, Tall-e Jari A and B and Tall-e Bakun A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alizadeh A. (Ed.) with contributions of Kimiaie M., Mashkour M. &amp; Miler N. F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Origins of State Organizations in Prehistoric Highland Fars, Southern Iran, Excavations at Tall-e Bakun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 128, Oriental Institut Publications, Chicago, Illinois, Chapter 10, pp. 101-105, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boars and pigs: a view from the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lion B. &amp; Michel C. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la domestication au tabou: Le cas des suidés dans le Proche-Orient ancient. Travaux de la Maison René-Ginouvès 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, Paris, pp.155-163, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal Remains from Tol-e Nurabad and Tol-e Spid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Potts D.T.; Roustaei K.; Petrie C. A. &amp; Weeks L. R. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mamasani Archaeological Project Stage One: A report on the first two seasons of the ICAR - University of Sydney expedition to the Mamasani District, Fars Province, Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR, Tehran, pp. 135-146. (1ère edition), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation of the lowland pastures of Guilan (Iran) during the Iron Age. A preliminary archaeozoological study of Jalaliyeh Kaluraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tadahiko O., Nokandeh J. &amp; Kazuya Y. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preliminary Report of the Iran Japan Joint Expedition to Gilan, Fourth Season</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO and MECCJ, Tehran &amp; Tokyo, pp. 96-108, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevaux de Botai, chevaux récents et autres possibles souches de la domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardeisen A. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les équidés dans le monde méditerranéen antique, Actes du colloque d'Athènes 26-28 novembre 2003, Monographies d’Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 41-49, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernell smoothing and mixture analyses for the determination of the sex ratios at death at the beginning of the domestication on ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne j.-D.; Helmer D.; Peters J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Steps of Animal Domestication, New archaeozoological approaches, Proceedings of the 9th ICAZ Conference (Durham 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, Oxford, pp. 55-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance movement of sheep and goats of Bakhtiari nomads tracked with intra-tooth variations of stable isotopes (13C and 18O)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davies J.; Fabis M.; Mainland I.; Richards M. &amp; Thomas R. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diet and health in past animal populations: current research and future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford, Oxbow, pp. 113-124, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-environmental studies in Sialk (Kashan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahmirzadi S.M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Silversmiths of Sialk, Report N°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO, pp.189-194, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of archaeozoological studies of the third season of the Sialk Reconsideration Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The potters of Sialk, Report N°3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Report Monograph Series 5, ICHTO, pp 95-108, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical approaches for tracking ancient Bedouins; a pilot project in northern Mesopotamia from IVth to Ist Millennia B.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzog T. &amp; Holzwarth W. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientwissenschatliche Hefte. Mitteilungen des SFB Differenz und Integration 4/1: Nomaden und Seshafte- Fragen, Methoden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heft 9, Herausgeber: Orientwissen-schatliche Zentrum der Martin-Luther-Universität Halle-Wittenberg, pp. 1-20, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trends of the subsistence economy in Iran on the basis of archaeozoological studies; Questions and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azarnoush M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first Symposium of Archaeometry in Iran: The role of the Sciences in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO, pp. 17-33, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equids in the northern part of the Iranian Central Plateau from the Neolithic to Iron Age: new zoogeographic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Levine M., Renfrew C. &amp; Boyle K. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Steppe Adaptation and the Horse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge: McDonald Institute for Archaeological Research, chapter 10, pp. 129-138, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of mobile pastoralist campsites in archaeology: the case of Tuwah Khoshkeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buitenhuis H.; Choyke A.M.; Mashkour M. &amp; Al Shyab A.H. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East V. Proceedings of the fifth international symposium on the archaeozoology of southwestern Asia and adjacent areas (ASWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARC Publications, Groningen, pp. 211-227, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the Archaeozoology of Sialk: A Preliminary report of the faunal remains from the first research campaign at Tepe Sialk of Kashan (in persian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Shahmirzadi S. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ziggurat of Sialk, Report N°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO, pp. 135-142, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental Investigations in the Qazvin Plain (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthiae P.; Enea A.; Peyronel L. &amp; Pinnoci F. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Congress of Archaeology of the Near East (ICAANE -May 1998, Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. II, pp. 967-982, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and archaeological implications of bone and tooth isotopic biogeochemistry (13C, 15N) in Southwestern Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mashkour M.; Buitenhuis H.; Choyke A. M. &amp; Poplin F. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East IV, Proceedings of the third international symposium on the archaeozoology of southwestern Asia and adjacent areas (ASWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARC Publication, pp. 104-115, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database for teeth and limb bones of modern hemiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse J. &amp; Desse-Berset N. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’ostéologie animale pour l’archéologie. Série B : Mammifères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°9, APDCA, Antibes, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diagénétique et isotopique des restes de vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouton M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mleiha I : Environnement, stratégies de subsistance et artisanats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMO (Travaux de la Maison de l’Orient), 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristote en Perse ; analyse critique d’un traité d’hippiatrie du 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mirmohamad Sadeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melville C. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third European Conference of Iranian Studies, Cambridge (Sept. 1995). Part II: Medieval and Modern Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. Ludwig Reichert Verlag, pp. 145-153, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des vestiges fauniques du fort et de la zone d’habitat de Mleiha (Sharja - E.A.U) aux 3e-4e siècles de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouton M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mleiha I : Environnement, stratégies de subsistance et artisanats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMO (Travaux de la Maison de l’Orient), pp. 121-144, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers témoins ostéoarchéologiques de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodriguez Loredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher S., Jérémie S. &amp; Briand J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérindiens du Sinnamary (Guyane), Archéologie en forêt équatoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAF (Documents Archéologie Française) 70, Maison des Sciences de l’Homme, pp. 102-105, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subsistence Economy in the Rural Community of Geoktchik Depe in Southern Turkmenistan; Preliminary Results of the Faunal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buitenhuis H., Bartosiewicz L. &amp; Choyke A. M. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East III, Proceedings of the third international symposium on the archaeozoology of southwestern Asia and adjacent areas (ASWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARC Publication, pp. 200-220, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal Remains from Tappeh Hessar (Iran); Results of the 1995 excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yaghmayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of XIII IUSPP Congress (sept. 1996, Forli/Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. I, section 3 « Palaeoecology », pp. 543-551, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Funerary rites at Mleiha (Sharja-U.A.E.); The Camelid Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kokabi M. &amp; Wahi J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica n° 25-26. Proceedings of ICAZ Congress (1994) Constance-Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25-26, Publications Scientifiques du Muséum, pp. 725-736, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negahi be Eghtesad-e zisti Tappeh Hessar dar dore ye III B ; Natayej motale’at Bastanshenasi hafari ye 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gozareshhayeh Bastanshenasi (Rapports archéologiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications de l’Organisation de l’Héritage National d’Iran, 1, pp. 125-132, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umm al Quwain 2, a Neolithic settlement and graveyard in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Méry and Kevin Lidour. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 229 p., 2025, International Association for the Study of Arabia Monographs, D. Kennet (University of Chicago); St. J. Simpson (British Museum), 978-1-80583-125-9. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781805831259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and animal interactions in the Iranian Plateau. Research conducted by the Osteology Department of Iran National Museum. Iran National Museum publications and Institut Français de Recherche en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beizaee Doost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National d'Iran; Institut Français de Recherche en Iran, 85, 2022, Bibliotèque Iranienne, 978-964-421-195-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariali: The 'Caspian Gates' in the Caucasus from Antiquity to the Age of the Huns and the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard W. Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chologauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gabunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 1088 p., 2020, British Institute of Persian Studies Archaeological Monograph Series, 9781789251920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age - Development of urbanisation, production and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Waalke Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.7816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 Proceedings of the Al Ain-Abu Dhabi conference.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2017, 9781782978442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des fouilles, Iran. Premiers bergers néolithiques du Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on archaeozoological studies at Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeozoological Work at Chanhu-daro in 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque modern. Rapport MAFGS 2018. 99p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aliette Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonulari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères et du développement international. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of the faunal report of the Malaverd Cave (Kermanshah) (dir. Shidrang S.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ICHHTO, ICAR- Iran. 2016, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the material to the immaterial: digital comparative anatomy for archaeological ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e symposium of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological reconstructions from lake and wetland sediment archives of southwest Asia, investigating the links between climate changes, land use and water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les chèvres se cachent pour mourir” : Approche intégrée des accumulations ostéoarchéologiques en milieux rocheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitri Pérès, Société Amicale des Géologues Amateurs, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les chèvres se cachent pour mourir” : Approche intégrée des accumulations ostéoarchéologiques en milieux rocheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s - UMR 7194 HNHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maé Catrain, Liz Charton, Marina Gonzalez, Hugo Hautavoine, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down by the river. Fluvial dynamics and resource exploitation in the 3rd millennium BCE Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who ate the small herbivores of the Wezmeh Cave? Taphonomic study of a Late Pleistocene/Holocene macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Conference For Women Archaeologists &amp; Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists, Mar 2024, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les chèvres se cachent pour mourir” dans les milieux rocheux du Zagros (Iran) : taphonomie et éco-éthologie des caprinés de la grotte de Wezmeh (Pléistocène supérieur/Holocène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une après-midi avec les caprinés sauvages et domestiques, des montagnes du Zagros à la pointe australe de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Val - UMR 7269 LAMPEA, Dec 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking archaeological sheep breed diversity in Southwest Asia in palaeoproteomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-archaeozoological approaches to better understand Chalcolithic and Early Bronze Age agro-pastoral communities in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Italian Association for the study of Central Asia and the Caucasus annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grand Hall of Kafir-kala: An Observation of Archaeological Finds, Botanical and Zoological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Teramura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basira Mir-Makhamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in honor of Bogomolov G. &amp; Berdimuradov A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samarkand Institute of Archaeology, Sep 2024, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down by the River. Fluvial dynamics and resource exploitation at 3rd Millennium BCE Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chèvres se cachent pour mourir : étude taphonomique de la grande faune Pléistocène supérieur/Holocène de la grotte de Wezmeh (Kermanshah, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueting in Kafir Kala reception hall ? The role of sheep in Early Medieval Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bogomolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdimuradov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Teramura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE – International Congress of the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating agropastoral mobilities in the South Caucasus through carbonate isotopes analysis of domestic bovids (Chalcolithic and Early Bronze Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2023 Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving landscapes during the Middle Paleolithic in southeast Zagros (Iran): insights from the small mammal and palynological records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAZ International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was this pot used for? An integrated approach of Prehistoric pottery analysis from Iran, between functionality and chemical signals of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omol Banin Ghafoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a collection protocol for the microfaunal remains of Kafir Kala (Samarkand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barno Bobomurodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjona Murodovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steppe Sisters Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steppe Sisters, Oct 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal resources management in Early Medieval Sogdiana (7-10th centuries CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdimurodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bogomolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisher Sandiboev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conferences of the Institute of Archaeology of Samarkand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a mangé les petits herbivores de la grotte de Wezmeh ? Résultats préliminaires de l’étude taphonomique de la grande faune pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on ritual practices during the Iron Age in Oman through the faunal remains of Mudhmar East II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sévin-Allouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic antler tools: a first insight into the exploitation of red deer of the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal seminar of the UMR 7209 AASPE Animals and Plants Familiar to Humans. Anthropozoology and Anthropobotany. Session n° 2. The Relationship Between Humans And Deer (Cervus) and their Material and Symbolic Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’histoire Naturelle Paris, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of primary and secondary products of domesticated caprines for human subsistence during the Iranian Neolithic Author(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of South West Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes alimentaires et systèmes agro-pastoraux comme marqueurs socio-économiques et culturels des Routes de la Soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG UMR 7209</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical practices of the aceramic Neolithic communities from Mehrgarh (Balochistan, Pakistan). New data from the bone and antler industry – 1999/2000 field seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Morphometric Characteristics of Modern Sheep Breeds from Southwest Asia and East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA Archaeozoology of SouthWest Asia and Adjacent Areas. Tokyo Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human occupation in Georgia’s mountains during the Chalcolithic and Early Bronze Age: contributions from archaeozoology, cementochronology and isotope geochemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et projection du Film de Merian C. Cooper & Ernest B. Schoedsack &amp;quot;Grass. Le combat d’une nation pour la vie&amp;quot; (USA 1925, Les films du Paradoxe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être nomade au fil des temps passés, présents et futurs?. Organisé par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Averbouh A., Bahuchet S., N. Goutas, Mazzella S., Auditorium du Museum National d’Histoire Naturelle., Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over the mountain and the vale : modern reference datasets for documenting pastoral practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement and Mobility in HighLandScape Environments” (DFG-SPP 2176)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bochum, Apr 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals and Plants Familiar to Humans : anthropozoology and anthropobotany : transversal seminar of the UMR 7209 AASPE (session n° 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Relationship Between Humans And Deer (Cervus) and their Material and Symbolic Expressions. https://archeozoo-archeobota.mnhn.fr/fr/actualites/seminaire-animaux-et-vegetaux-familiers-des-humains-seance-cerf-9110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Averbouh A., Mashkour M., Oct 2022, Auditorium du Muséum National D’histoire Naturelle Paris., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human subsistence in Iranian prehistory revealed through lipid residue analysis in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between lowland and mountain environments by agro-pastoral societies in the South Caucasus from the Neolithic to the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ-ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silk Roads &amp;quot;, a highway of migrations in Eurasia. New prospects from bioarcheology and paleoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.. Rhone-Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The constitution of the BioarchAeology Laboratory in the University of Tehran and the contribution of animal osteological reference collections for archaeozoological studies in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA, the International Association for Archaeological Research In Western &amp; Central Asia Session- Bioarchaeology 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tengberg M. &amp; Mashkour M., Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinators. Bioarchaeology Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA, the International Association for Archaeological Research In Western &amp; Central Asia. https://arwa-international.org/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, On Line Streaming, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les occupations humaines dans les montagnes de Géorgie au Chalcolithique et à l'Âge du Bronze Ancien : apports de l’archéozoologie, la cémentochronologie et la géochimie isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Organisatrice.eur.s.) Les Relations Humains – Bouquetins dans leurs Expressions Matérielle et Symboliques. https://archeozoo-archeobota.mnhn.fr/fr/actualites/les-relations-humains-bouquetins-9069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Relations Homme-Animaux et Végétaux Familier de l'Humain. Session 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Auditorium du Muséum National D’histoire Naturelle Paris., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âne, premier véhicule de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting in the steppes: new insights on nutrition analyses (C, N) of the Bronze Age population in Ulug Depe, Turkmenistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Congress 9 Prague 2020. Session: Beyond being a pastoralist in Central Asia: subsistence identities in light of bioarcheological approaches sensu lato on human diet and mobility.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Prague, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bukhara to Samarkand along the Silk Road - Preliminary archaeozoological results of Iskijkat and Mingtepa during the Early Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Rante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usami Tomoyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husniddin Rakhmonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA (Archaeozoology of Southwest Asia and Adjacent Areas), 15 international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazānchi – a pioneering farming community during, the Pre-Pottery Neolithic in Central Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches récentes archéologiques et bioarchéologiques en Iran, réunion SAPOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw me a sheep: a morphological investigation on appendicular. Bones of modern and ancient populations from SouthWest Asia. (Evosheep project). 28th European Association of Archaeologists. EAA Annual Meeting Budapest, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over the mountain and the vale. Modern reference datasets for documenting pastoral practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Biodiversity of the Zagros Mountains: Carnivores of the Chenar Cave (Kermanshah- Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA Archaeozoology of SouthWest Asia and Adjacent Areas. Tokyo Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading zooarchaeology in Tehran : 25 years of post-revolution adventures in academic training of “rare disciplines” in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Archaeozoology (ICAZ), International Committee (IC) Meeting, Theme :The Future of Past Animals: Perspectives in Zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stockholm. Sweden, Jun 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bukhara to Samarkand along the Silk Road. Preliminary archaeozoological results of Iskijkat and Mingtepa during the Early Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tomoyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rakhmonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA Archaeozoology of SouthWest Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human occupation in Georgia’s mountains during the Chalcolithic and Early Bronze Age: contributions from archaeozoology, cementochronology and isotope geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2022 [Re]Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropastoral foundations of the Indus civilization. Bioarchaeological and ethnobiological approaches at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidra Zahoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pompeu Fabra, Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazanchi, an example of a pioneering farming community during the Pre-Pottery Neolithic in Central Zagros (Iran). In session: Uses and misuses of landscapes and resources: New perspectives on pioneer farming societies in the world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q13 Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ-CNF INQUA https://q13.sciencesconf.org/, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier - Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14; https://prospectives21.sciencesconf.org/browse/session?sessionid=63851, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre terre et mer. Recherches récentes sur l’exploitation des coquilles marines du Néolithique à l'âge du Fer en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gashimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en hommage à Emilie Campmas "Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l'Holocène"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Online), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through salt-deserts and high mountains: migration studies based on isotope analyses (87Sr/86Sr, δ18O) in southern Central Asia and Iran during Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Archaeology of South-Eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zabol- Iran (Online), Dec 2021, Zabol, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological investigations at Tappeh Pahlavan, a late Neolithic site in Khorasan (NE –Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Jamshidi Yeganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Hilly Flanks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, Jun 2021, Copenhague (en visio), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Exploitation along the Caspian sea Region during the Bronze Age and the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jebrael Nokandeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Sea Shores: Contacts, Spaces and Territoires along the Caspian Sea during the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Archéologie et de l'Ethnologie - MSH Mondes; Musée d'Archéologie Nationale, Dec 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands and palaeowetlands of the Persepolis Basin : valuable archives of palaeoenvironmental changes and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bologna, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masāfī, Fujairah-UAE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse at the faunal remains from the Iron Age settlement of Tepe Parijā, Mazandarān, (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezaeenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rivages de la Caspienne: Contacts, espaces et territoires autour de la Caspienne aux âges du Bronze et du Fer 4-5 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail « Constructions plurielles de l’espace » du Labex-dynamite; Laboratoire ArScAn: Archéologies et Sciences de l’Antiquité, Dec 2015, Nanterre et Saint-Germain-En-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and limits of isotopic approaches to puzzle out seasonal herd mobility. A modern case study from Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2021 Widening horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal consumption in Northwest Iran during the Bronze Age: an insight from Aliabad Tepe and Qaleh Sardar Bukan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les os et les dents ? Enquête bioarchéologique sur les habitants du Plateau iranien entre le 6e et le 2e millénaires avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Format Science-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l’Homme, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature concepts et enjeux des référentiels isotopiques pour décrire les systèmes d’élevage du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référentiels : nature et pratiques en archéométrie. Journées thématiques des réseaux CAI-RN et DIM MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human settlement in the highlands of southern Caucasus during Chalcolithic and Bronze Age through archeozoology, stable isotopes and cementochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gambaschidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2021 Widening horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements agropastoraux de la civilisation de l’Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Printanières, réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional ancient DNA preservation and fibre remains of a Sasanian saltmine sheep mummy in Chehrābād, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruß-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mcdaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding of Tepe Ghazanchi, a PPN site near Kermanshah (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Boulogne, Apr 2021, Boulogne (en visio), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic continuity in Central Asia since Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Guarino-Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient molecules? Investigating biosystematic signals in caprine petrous bone using 3D virtual morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Diversity of Pig and Wild Boar Genomics. The Caspian Sea Area and its Potential to Explore Population and Cultural Exchanges In the Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop, The Neolithic Transition in the Caspian Sea Region.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Novosibirsk State University. (Online), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chèvres sauvages du Zagros et leur rôle dans les sociétés anciennes d'Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Relations Humains – Bouquetins dans leurs Expressions Matérielles et Symboliques. Séminaire Animaux et Végétaux Familiers des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, Paris https://archeozoo-archeobota.mnhn.fr/fr/actualites/les-relations-humains-bouquetins-9069, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Animal interactions in South East Iran during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beizaee Doost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Archaeology of South-Eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zabol- Iran (Online), Dec 2021, Zabol, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first archaeological campaign at Tappeh Qazānchi, a new PPN site in the West Central Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khoramli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Hilly Flanks: the Epipalaeolithic and Neolithic periods in the eastern Fertile Crescent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, Jun 2021, Copenhague (en visio), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Studies of Bronze Age Societies in Central Asia and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Contact Central Asia as Focus of Trade, Cultural Exchange and Knowledge Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence for the appearance of vertical herd mobility in the Southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding And Hunting On The Highlands Of Transcaucasia And Ciscaucasia From The Sasanian To Late Medieval Periods. The Archaeozoology Of The Dariali Gorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA (Archaeozoology of Southwest Asia and Adjacent Areas), 14e international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the scientific activities of the Bioarchaological Laboratory of the University of Tehran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian highlands: Resiliencies and integration in pre-modern societies – The coordination project (SPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Bergbau-Museum (Mining Museum), Oct 2019, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cities in Ancient Bactria: sedentary, mobility, and migration in the settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the Walls: Provisioning Cities in Ancient Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication, diffusion et hybridation du chameau à partir de données archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Çakirlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et actualité des Camélidés d’Afrique du Nord et du Moyen-Orient - Journée d’étude de la Société d’Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing taste and know-how: Regional distribution of animal exploitation patterns and pastoral strategies in the Southern Caucasus and Northwestern Iran from the Neolithic to the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est de l’Éden – la transition néolithique sur le plateau iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie au Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Homme &amp; Environnement, Muséum national d'Histoire naturelle, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Animal interactions during the Iron Age on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age Archaology of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR- ICHTO- Sanandaj-Iran, Oct 2019, Sanadaj, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding and hunting in north-western Iran and adjacent areas from Late Neolithic to Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roghiyeh Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution des économies agropastorales sur le Plateau Iranien : étude des restes de faune et de flore archéologiques de Tepe Sialk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tepe Sialk – au cœur de l’archéologie de l’Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux du Plateau iranien, acteurs méconnus des Empires de l’Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux : passer penser du côté des animaux, organisé par Eric Baratay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est d’Éden : diffusion des économies agropastorales sur le plateau Iranien au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SILAAM #3, Maison méditerranéenne des Sciences de l’Homme. Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden hybrids: Camels and cultural blending in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Çakirlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkut Mehmet Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Sevil Kilimci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth ASWA(AA) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengberg M. & Mashkour M. Going East: the Neolithic spread of agricultural economies on the Iranian Plateau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department für Botanik und Biodiversitätsforschung, Österreichisches archäologisches institut, Bioarchäologische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Human Occupation and Paleoecology of the South Caspian Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Gorgan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gorgan, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding evolution in north-western Iran from the Late Neolithic to the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : The Araxes River in Late Prehistory Bridge or Border?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium of Lyon /Institute for Advanced Studies &amp; Tabriz Islamic Art University- Lyon, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they come from and where did they go? Stable isotope analyses of Bronze Age societies in Central Asie and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation préhistorique des caprinés sur les rivages du golfe persique. Le cas de l’amas coquillier Néolithique moyen et récent de UAQ2 (5500-4000 cal BC) à Umm al-Quwain (Emirats Arabes Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age agropastoral economies of the Halil Rud Valley. Results of the archaeozoological and archaeobotanical investigations at Konar Sandal, Jiroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar « Climate - Culture Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2018, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéozoologique des équidés sur le site parthe de Shahr e Qumis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Mohaseb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cheval, l’âne et la mule dans les empires de l’Orient ancien. Des Assyriens aux Sassanides, du monde méditerranéen à l’Asie centrale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA (Paris) &amp; Domaine de Chantilly. Organisé par l’Association Routes de l’Orient., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going East: the Neolithic spread of agricultural economies on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Naples, Jul 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence et le développement de l'exploitation des caprinés sur le Plateau iranien depuis le Paléolithique au sub-actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e rencontres Internationales d’Achéologie et d’Histoire d’Antibes. Hommes/Caprinés de la montagne à la steppe de la chasse à l’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al, Neolithic camel hunters of Baynunah (Abu Dhabi, UAE), Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O’connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">’18 Conference, Session 2. The Neolithic in the UAE. al Ain- Abu Dhabi- UAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Al Ain , United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un écosystème microbien : le tartre dentaire. Archéologie et paléogénétique des relations Homme/microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie au Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Coastal Ressources Exploitation During the Arabian Neolithic : The Settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Neolithic of the Arabian Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français de Recherche de la Péninsule Arabique, Apr 2018, Kuwait City, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03903764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbez L., Mashkour M., Stoetzel E., Darvish J., Chahoud J. Fathi H. Fereidoun Biglari F. Hyrcania without forests? Paleoecology and taphonomic analysis of micromammal remains from the Epipalaeolithic site of Ali-Tappeh (Iran).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Council for Archaeozoology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes économies de subsistance au Turkménistan vues par les disciplines bio-archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’Association France-Turkménistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Turkménistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism and animal management in Ulug Depe during the Bronze and Iron Ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi Seno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in ICAANE Munich. session: Redefining Interaction and Mobility in Prehistoric southern Central Asian Archaeology (organized by Élise Luneau and Lynne M. Rouse).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Organisat.rice.eur.) Human adaptation to environmental constraints on the Iranian Plateau since the Late Glacial: A view from the Zagros mountains in the past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Seminar of the LIA- CNRS-INEE "HAOMA" Project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Auditorium de la Grande Galerie de l’Evolution, Muséum National d’Histoire Naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistical interpretation of bioarchaoelogical material: comparison of the subsistence economy of Sagzabad and Haftavan Tepe during the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohaseb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO- National Museum of Iran, Apr 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology at Tappeh Sialk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tappeh Sialk – the glory of ancient Kashan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iran Heritage Foundation Conference. Asia House, Mar 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 ans d'agriculture et d'élevage sur le plateau Iranien. Impact environnemental et leçons pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran défi climat : agriculture, recyclage des déchets, eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Diderot, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human genome extraction from the early Neolithic of Tappeh Abdol Hossein and Wezmeh Cave in Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Broushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Archaeology Meeting of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO- National Museum of Iran, Mar 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The report of archaeozoological studies of the archaeometry Laboratory of the University of Tehran and the National Museum of Iran 1394-1395 (2015-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Archaeology Meeting of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO- National Museum of Iran, Mar 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens Retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally well preserved insect remains from the Seleucid Empire (312-63 BC), Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on the archaeology of south-eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jiroft, Dec 2017, Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies in the Zagros and their contribution to the Neolithic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du LIA Human adaptation to environmental constraints on the Iranian Plateau since the Late Glacial: an integrated ecological and archaeological approach (HAOMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Mashkour; M. Djamali, Oct 2017, Paris (GGE, Muséum national d'Histoire naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation in the oases of southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Etudes asiatiques (GIS Asie), 6e congrès Asie. 6th FNASIC, Atelier Asie Centrale Sciences Po Paris (Sciences Po)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Accumulation of Caprines in rocky landscapes: a general framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Yeomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spread of obsidian on the Iranian Plateau during the Neolithic and the Bronze Age. The possible role of mobile pastoralists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hossein Azizi Kharananghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zalaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence from the early Neolithic period in the Fars region, southern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agro-pastoral economies in the southern Zagros with a special focus on Rahmatabad, Fars province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Young archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tehran, Oct 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence and environment in Ra’s al-Hamra 6 (Muscat, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Seminar for Arabian Studies Conference at The British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a modern isotopic reference collection for the study of ancient pastoralism in the Zagros and South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coming of Age? Stable Isotopes in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies of Bronze Age sites on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanization, trade, subsistence and production during the Bronze Age on the Iranian Plateau, International conference, Maison de l’Orient,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence economies in the Halil Rud Basin: bio-archaeological studies at Konar Sandal south and north</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting, hunting, cultivating and herding in north-eastern Iran and southern Turkmenistan from the Chalcolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des économies agro-pastorales dans le sud de l’Asie centrale du Chalcolithique à l’âge du Fer. Analyses bio-archéologiques à Ulug Depe, Turkménistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources, sociétés, biodiversité, 17ème Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societies, animals and plants in Asia: archaeozoology and archaeobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchaeological investigations of the interactions between Holocene human societies and their environment”, GDRE First scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEOMALCOLOGY and the TECHNOLOGICAL STUDY OF SHELL PRODUCTIONS IN CHANHUDARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOARCHAEOLOGICAL STUDIES IN CHANHU-DARO (SINDH, PAKISTAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du climat et des activités agro-sylvo-pastorales sur une steppe arborée dans les Monts Zagros (Iran) au cours des trois derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires plurimillénaires d'un système agro-sylvo-pastoral montagnard d'Asie du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association Française d’Etude du Quaternaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to know ancient dogs through a genomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Goor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaschikoff Ludmilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guimarães Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Octávio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simões Fernanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ICAZ AGPM (International Council for Archaeozoology- Archaeozoology, Genetics, Proteomics and Morphometrics working group)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone and shells. Artisanal exploitation of hard animal materials in the Iranian-Pakistani region during the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beizaee Doost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ-ASWA 15th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprophilous Coleoptera vs fungal spores, examples from Iran and from the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Badura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Court-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la Societé Française d'Ecologie (Sfécologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprophilous Coleoptera vs fungal spores : examples from the Alps and from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Court-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Badura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Palaeobotany and Palynology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Animal bones and Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1079"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marjan Mashkour </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marjan-mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3630-9459</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057725977</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis archéozoologue avec plus de trente ans d'expérience dans l'étude des assemblages fauniques du Plateau iranien, du sud de l'Asie centrale, de la Péninsule arabique et de la vallée de l'Indus. Adoptant une perspective diachronique, mes recherches portent sur l'évolution de la biodiversité depuis la fin du Pléistocène et sur la transformation des économies de subsistance, en particulier pendant l'Holocène. Mon approche analytique combine l'anatomie comparée, la morphométrie et les analyses isotopiques, complétées par des collaborations à long terme avec des paléogénéticiens. Plus précisément, j'étudie les interactions entre les humains et les animaux et la manière dont les stratégies de subsistance se sont adaptées aux environnements arides, en accordant une attention particulière à l'émergence et au développement du pastoralisme au sein des communautés sédentaires et nomades. Les processus de néolithisation et leur diffusion vers l'est au-delà des montagnes du Zagros constituent l'un des thèmes centraux de mes recherches. Parallèlement, je m'intéresse tout autant aux périodes historiques ultérieures, qui fournissent des informations précieuses sur la complexité sociale croissante des communautés globalisées et diversifiées, ainsi que sur les impacts plus tangibles de l'activité humaine sur les ressources naturelles et la biodiversité.Au cours des 25 dernières années, j'ai formé plusieurs étudiants en Iran, en France, en Allemagne et au Pakistan à la bioarchéologie.De 2019 à 2024, j'ai occupé pendant six ans le poste de codirecteur du groupe de recherche en archéozoologie et archéobotanique du CNRS (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UMR 7209</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) au Muséum national d'histoire naturelle de Paris (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mnhn.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) et je suis actuellement membre du comité international de l'ICAZ.Mes publications sont accessibles via HAL, Academia (</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://cnrs.academia.edu/MarjanMashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Google Scholars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Gate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et certaines sont rapportées via @BlueSky mmashkour.bsky.social.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (137)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antler exploitation strategies and technical skills among Neolithic and Transitional Chalcolithic communities of the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 61 (2), pp.21-36. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/anthropozoologica2026v61a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05499574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caprine dairy exploitation on the Iranian Plateau from the seventh millennium BC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Zirah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Human Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41562-025-02396-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher in the mountains: Dynamics of agro-pastoral practices in a low-latitude mountain system (Karkas Mountains, central Iran) during the Mediaeval Warm Period and the Little Ice Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuyo Tachikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.109202. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04904398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Evolving landscape and cultural change during the Middle Palaeolithic in Southeast Zagros (Iran): Insights from a micromammal assemblage” [Quat. Sci. Rev. (2024) 1–16/333: 108657]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 369, pp.109646. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validating a Target-Enrichment Design for Capturing Uniparental Haplotypes in Ancient Domesticated Animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuldeep D More</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Lira Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Discamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (7), </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1755-0998.14112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Domestic Goat Demographic History Through Ancient Genome Imputation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolijn Erven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Etourneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahesh Neupane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (11), </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gbe/evaf181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomics and the origin, dispersal, and development of domestic sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew J Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Áine Halpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 387 (6733), pp.492 - 497. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adn2094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data analysis and multiple kernel learning for species identification of modern and archaeological small ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amane Agraw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/jcaa.181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779367v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Iron Age and Roman equine breeding north of the Alps: Genetic insights and cultural implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günther Karl Kunst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (9), pp.113224. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2025.113224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La paléo-éco-éthologie des bouquetins (Capra ibex) de la grotte de l'Observatoire (Monaco) : étude archéozoologique et taphonomique des assemblages fossiles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Insogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Testu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Musée d'Anthropologie préhistorique de Monaco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving landscape and cultural change during the Middle Palaeolithic in Southeast Zagros (Iran): Insights from a micromammal assemblage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 333, pp.108657. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04568255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt Mining and Salt Miners at Talkherud–Douzlākh, Northwestern Iran: From Landscape to Resource-Scape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Aali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Boenke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erich Draganits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of World Prehistory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2-3), pp.61-140. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10963-024-09183-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation at Sarcham, A Multi-Period Archaeological Site in Hawraman Region, Kurdistan Province, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Saed Mucheshi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirvan Mohammadi Ghasrian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masashi Abe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Zamani Dadane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Khosravi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), pp.151-181. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22059/jarcs.2024.373818.143256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05000773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome-wide population affinities and signatures of adaptation in hydruntines, sussemiones and Asian wild asses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianfei Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuexue Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateusz Baca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Calvière-Tonasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (19), pp.e17527. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.17527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grand Hall of Kafir-kala: An Observation of Archaeological Finds, Botanical and Zoological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Teramura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basira Mir-Makhamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ИСТОРИЯ И АРХЕОЛОГИЯ ТУРАНА - History and Archaeology of Turan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortuary Practices, Rituality, and Commemorative Places: A View of Kohne Tepesi in the Southern Basin of the Araxes River, Iran,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zalaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aghalari Bayram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgari Sepideh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (5), pp.318-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural coherence of architecture in Greater Khorasan from Bactria to South Khorasan in Iran during the Late Iron Age/Achaemenid period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohsen Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyyed Reza Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliasghar Mahmoudinasab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 98 (399), pp.e18. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2024.42⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the function of long-spouted ceramics at Sialk, Iran: Insights from organic residue analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Research in Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ara.2024.100570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient mitogenomes from Pre-Pottery Neolithic Central Anatolia and the effects of a Late Neolithic bottleneck in sheep ( Ovis aries )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Sandoval-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (15), </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.adj0954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05220756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread horse-based mobility arose around 2,200 BCE in Eurasia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaetan Tressières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorelei Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 631 (8022), </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-024-07597-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">درآمدی بر جایگاه دام در چرخۀ اقتصادی شهر کهن اسفراین )براساس مطالعات باستان جانورشناسی(</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Vahdati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nikgoftar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pazhoheshha-ye bastan shenasi Iran / Archaeological Researches of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (35), pp.191-221. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/NB.2022.21028.2088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid preservation in ceramics and bones from the Iranian Plateau: Implications for dietary and chronological reconstructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niloufar Moghimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, pp.103908. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046460v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early dispersal of domestic horses into the Great Plains and northern Rockies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Timothy Treal Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mila Hunska Tašunke Icu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlton Shield Chief Gover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jimmy Arterberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 379 (6639), pp.1316-1323. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adc9691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04065852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For Warfare or For Prestige? A Survey on Ziwiye Bone Arrowheads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Hassanzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motaleat-e Bastanshenasi-e Parseh / Parseh Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (24), </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30699/PJAS.7.24.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient chicken remains reveal the origins of virulence in Marek's disease virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Fiddaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelos A Dimopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Plessis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bram Vrancken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 382 (6676), pp.1276-1281. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.adg2238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive use of modern reference osteological collections for disentangling the shape of Eurasian equid cheek teeth and metapodials in archaeological material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Cornette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela I Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.3255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Between land and sea. The exploitation of marine shells from the Neolithic to the Iron age in Iran: the site of Ruwar (northwest of Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taher Ghasimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série, pp.112 - 129. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleo.7921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazānchi, a Settlement from the Early Neolithic to the Bronze Age in the Kermanshah Plain, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pazhoheshha-ye bastan shenasi Iran / Archaeological Researches of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (36), pp.7-33. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/NB.2021.25051.2394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient biomolecules? Investigating biosystematic signals in sheep petrous bones using 3D geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43, pp.103447. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">تپه پهلوان؛ استقراری از دوران نوسنگی جدید و مس و سنگ انتقالی در شمال شرق ایران</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Azizi-Kharanaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jamshidi Yeganeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pazhoheshha-ye bastan shenasi Iran / Archaeological Researches of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (32), pp. 7-30. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/nb.2021.21466.2122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masafi, Fujairah, UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.123-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03746118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad maternal geographic origin of domestic sheep in Anatolia and the Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Her</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid‐reza Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeid Naderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Duffraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (3), pp.452-459. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic analysis of a bronze age individual from Ulug-depe (Turkmenistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Guarino-Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.884612. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2022.884612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient DNA refines taxonomic classification of Roman equids north of the Alps, elaborated with osteomorphology and geometric morphometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Bilal Sharif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaela Isabell Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Trixl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantina Saliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.105624. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2022.105624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genomic history and global expansion of domestic donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Tonasso-Calvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreleï Chauvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Schiavinato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 377 (6611), pp.1172-1180. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.abo3503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Yanik Tepe’s Bone Object in the National Museum of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jebrael Nokandeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iran National Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (2), </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/jinm.2023.1983154.1069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility and land use in the Greater Khorasan Civilization: Isotopic approaches (87Sr/86Sr, δ18O) on human populations from southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Kaniuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 46, pp.103622. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel lineage of the Capra genus discovered in the Taurus Mountains of Turkey using ancient genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoebe A Lawlor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7554/eLife.82984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohne Tepesi: A Kura-Araxes and Parthian settlement in the Araxes River Basin, Northwest Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zalaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayram Aghalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhgan Jayez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iran National Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.49-74. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/JINM.2021.253021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The technical knowledge of Early Neolithic Iranian Societies. The bone industries of Tappeh Sang-e Chakhmaq and Tepe Abdul Hosein, Iran National Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beizaee Sanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iran National Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol.2 (No.1, Serial No. 2), pp. 27-42. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22034/JINM.2021.252978⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finding of Eptesicus gobiensis in an ancient salt mine in Iran and notes on the status of this bat in the Middle East (Mammalia: Chiroptera)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Benda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the National Museum (Prague), Natural History Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 190(1), pp.61-72. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37520/jnmpnhs.2021.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional ancient DNA preservation and fibre remains of a Sasanian saltmine sheep mummy in Chehrābād, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Russ-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fionnuala Mcdaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (7), pp.20210222. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2021.0222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herded and hunted goat genomes from the dawn of domestication in the Zagros Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 118 (25), pp.e2100901118. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2100901118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03252841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EvoSheep : The Makeup of Sheep Breeds in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 95 (379), pp.e2, 1-8. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2020.247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origins and spread of domestic horses from the Western Eurasian steppes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Librado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya A Kusliy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Suchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598 (7882), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-021-04018-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03425363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tol-e Qaleh Seyfābād (TQS), a Major Provincial Centre of the Sasanian Period in Bišābuhr Province, Fars, Iran. Preliminary Excavation Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parsa Ghasemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Noruzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rika Gyselen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Rezaei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Near Eastern Studies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 57, pp.259-297. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/ANES.57.0.3288618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and genetic legacy of prehistoric dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Bergström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Ersmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370 (6516), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aba9572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of C4 Plants in Southwest Asia: An Ecological, Geographical and Taxonomical Analysis of a Region With High Diversity of C4 Eudicots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Rudov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Akhani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.546518. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.546518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Faunal Remains from Excavations of Tappeh Qasrdasht - Fars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ataei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Iran National Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (1), pp. 27-44. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.14754114.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollen analysis of present-day striped hyaena (Hyaena hyaena) scats from central Iran: Implications for dryland paleoecology and animal paleoethology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Akhani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belinda Gambin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 281, pp.104277. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katerina Papayianni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cersoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.8276. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The hydrogeochemistry of shallow groundwater from Lut Desert, Iran: The hottest place on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Berry Lyons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan A Welch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher B Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arash Sharifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Aghakouchak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Arid Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 178, pp.104143. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaridenv.2020.104143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse néolithique de dromadaires dans la péninsule Arabique. Nouvelles recherches archéologiques aux Émirats Arabes Unis sur le &amp;quot;Baynunah camel site&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mj. Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O'Connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient cattle genomics, origins, and rapid turnover in the Fertile Crescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Pereira Verdugo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin G. Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 365 (6449), pp.173-176. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aav1002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Neanderthal from the Central Western Zagros, Iran. Structural reassessment of the Wezmeh 1 maxillary premolar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zanolli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 135, pp.102643. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhevol.2019.102643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02266334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Hanghøj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.1419-1435.e31. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">مطالعات باستان جانورشناسی محوطۀ غاربتخانه درزاگرس مرکزی</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Geravand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domestication à l'hybridation, une brève histoire des relations entre les sociétés humaines et les camélidés à deux bosses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Çakirlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02489772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient pigs reveal a near-complete genomic turnover following their introduction to Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Haile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (35), pp.17231-17238. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1901169116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human occupation along the foothills of Northwestern Zagros during the Late Pleistocene and the Holocene in the Rania and Peshdar plains First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45 (2), pp.85-119. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human occupation along the southern flanks of the Zagros during the Late Glacial and the Holocene in the Rania and Peshdar plains: First results of the French archaeological mission in the Governorate of Soulaimaniah (Iraqi Kurdistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonilauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 45-2, pp.85-119. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paleorient.702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Upper Pleistocene brown bear (Carnivora, Ursidae) in the Zagros: Evidence from Wezmeh Cave, Kermanshah, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 106 (2), pp.102381. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.102381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence Economy of Qela Gap; Lurestan, Iran: From the Late Neolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Abdolahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion of Anatolian and Caucasian obsidian in the Zagros Mountains and the highlands of Iran: Elements of explanation in 'least cost path' models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Barge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiredoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babak Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 467, pp.297 - 322. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01839063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstic spring wetlands of the Persepolis Basin, southwest Iran: unique sediment archives of Holocene environmental change and human impacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gondet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javad Ashjari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 55 (10), pp.1158-1172. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjes-2018-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the Subsistence Economy of Northwestern Iran During the Iron Age Through the Bioarchaeological Researches at Tepe Hasanlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Hejabri Nobari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Mousavi Kouhpar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (16), pp.165-182. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22084/nbsh.2017.13690.1603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient goat genomes reveal mosaic domestication in the Fertile Crescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin P Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Maisano Delser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 361 (6397), pp.85-88. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aas9411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam Jamshid Darvish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Kryštufek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82 (6), pp.521-528. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/mammalia-2018-0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editors’ Preface. Special issue: Agropastoral Landscapes in the Islamic World: Producing, Trading and Feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haeedeh Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Dabrowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Islamic Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Agropastoral Landscapes in the Islamic World: Producing, Trading and Feeding, 5 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dogs accompanied humans during the Neolithic expansion into Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent a F Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (10), pp.20180286. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2018.0286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient genomes revisit the ancestry of domestic and Przewalski’s horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Hanghøj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Albrechtsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 360 (6384), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aao3297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone, shell tools and ornaments from the Epipalaeolithic site of Ali Tappeh, East of Alborz Range, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.137-157. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonkey : a simple, accurate and sensitive pipeline to genetically identify equine F1-hybrids in archaeological assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel Schubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78, pp.147-157. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical analyses on bioarchaeological materials: Comparison between the subsistence economies in Tepe Sagzabad and Haftavan Tepe during the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.F. Mohaseb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of the Society of Iranian Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation in the oases: an archaeozoological review of Iron Age sites in southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 91 (357), pp.655-673. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2017.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01534952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Every dog has its day: contemporary pet keeping in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Grisoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropology of the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Human-Animal relationships in the Middle East, 11 (1), pp.178. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/ame.2016.110109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting taxonomic and phylogenetic signals in equid cheek teeth: towards new palaeontological and archaeological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (4), pp.160997. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taming the late Quaternary phylogeography of the Eurasiatic wild ass through ancient and modern DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Andrew Bennett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Champlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joris Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin S. Arbuckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (4), </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iran. Essor des études bioarchéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 553, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic and archaeological evidence suggest a dual origin of domestic dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent A. F. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria E. Mullin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Pionnier-Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Lebrasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 352 (6290), pp.1228--1231. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaf3161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buried with turtles: the symbolic role of the Euphrates soft-shelled turtle ( Rafetus euphraticus ) in Mesopotamia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yilmaz S Erdal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülriz Kozbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 90 (349), pp.111-125. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2015.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy2B copy number variation reveals starch diet adaptation in ancient European dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiola Bastian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Axelsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Royal Society Open Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (11), pp.160449. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsos.160449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01418703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Neolithic genomes from the eastern Fertile Crescent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farnaz Broushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Link</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saioa López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy van Dorp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 353 (6298), pp.499-503. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aaf7943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aurignacian in the Zagros region: new research at Yafteh Cave, Lorestan, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81 (311), pp.82-96. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00094850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sang-e Chakhmaq and the beginning of the Neolithic in north-east Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kourosh Roustaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (345), pp.573-595. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15184/aqy.2015.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03002464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the soundings at Tepe Damghani, Sabzevar, Spring 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Paul Francfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vahdati Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranica Antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XLIX, pp.111-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01111850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoparasitological analysis of samples from the Chehrabad salt mine (Northwestern Iran).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Aali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Journal of Paleopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoparasitology in the Iranian plateau and the Middle East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanpazhuhi, Persian journal of Iranian studies (archaeology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12-13, pp.102-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00833299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig domestication and human-mediated dispersal in western Eurasia revealed through ancient DNA and geometric morphometrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Ottoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linus Girdland Flink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allowen Evin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Geörg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (4), pp.824-32. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/mss261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossil beetles as possible evidence for transhumance during the middle and late Holocene in the high mountains of Talysch (Talesh) in NW Iran?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Lahijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Leydet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (3), pp.201-210. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1179/1749631413y.0000000007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-archaeological studies at Konar Sandal, Halil Rud basin, southeastern Iran. Archaeology Special issue. Neolithic in the Near East. 18, 222-246.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Majidzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of coat color variation sheds new light on ancient canids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coraline Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Hughes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75110. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Taenia sp. in a natural human mummy (Third century BC) from the Chehrabad salt mine in Iran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masoud Nezamabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abolfazl Aali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Le Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (3), pp.570-572. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1645/12-113.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des connaissances archéozoologiques sur les débuts de l’élevage du mouton dans l’ancien monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Helmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Le mouton, de la domestication à l’élevage, 91, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléolithique moyen récent de la grotte de Qaleh Bozi 2 (Ispahan, Iran) : premiers résultats de la campagne 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Crassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of iranian archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyenas around the city (Kashan, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Taphonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (1), pp.17-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03227106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnivores and their prey in the Wezmeh Cave (Kermanshah, Iran): a Late Pleistocene refuge in the Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Osteoarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.678-694. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oa.997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prehistoric Camels in South Eastern Arabia: The Discovery of a New Site in Abu Dhabi's Western Region, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 39Article dans revue internationale ou nationale \`a Comit\'e de lecture, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Remains from Tilbeşar Excavations, Southeast Anatolia, Turkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 16 (1), pp.23-51. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/anata.2008.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The goat domestication process inferred from large-scale mitochondrial DNA analysis of wild and domestic individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Naderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. R. Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pompanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël G. B. Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Negrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (46), pp.17659-17664. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0804782105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00377989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene human remains from Wezmeh Cave, western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Trinkaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Reyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 135 (4), pp.371-378. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ajpa.20753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03194106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanctuaire ouvert du IVe Millénaire avant l’ère Chrétienne (Wâdî ‘Idim, Yémen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Steimer Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. As-Saqqaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Saliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chroniques yéménites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 14, pp. 15-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA analysis shows a Near Eastern Neolithic origin for domestic cattle and no indication of domestication of European aurochs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ceiridwen J. Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Bollongino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Scheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 274, pp. 1377-1385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurignacian in the Zagros Region: New research at Yafteh Cave, Lorestan, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Otte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Flas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Zwyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vol. 81, pp. 82-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stratigraphy of the Neolithic site of Jari B, Marv Dasht, Southwest Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshihiro Nishiaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orient-Express, Notes et Nouvelles d'Archéologie Orientale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 3, pp. 77-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodents and Lagomorphs remains from late Pleistocene and early Holocene Caves and Rochshelter sites in the Zagros region, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Animal Biosystematics (IJAB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 2 (1), pp. 25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introductory report of the archaeological investigations. The Results of the stratigraphy of the prehistoric site of Zagheh in the Qazvin Plain in 2004 (1383 H. A)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mollah Salehi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chaychi Amirkhiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naderi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 2 (4), Tehran University, pp. 26-46 - 139-144. In Persian with English summary pp. 8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic distribution of an extinct equid (E. hydruntinus, Mammalia, Equidae) revealed by morphological and genetical analyses of fossils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jean Douady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15, pp.2083-2093</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeobotanical study of Zagheh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mollah Salehi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Tehran University, Vol. 2, pp. 127-134. In Persian with English summary p.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable isotope evidence for palaeodiets in southern Turkmenistan during Historical period and Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée G. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 33 (2), pp.253-264. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2005.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00339633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the origin and diffusion of domestic goats using ancient DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gordon Luikart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first steps of animal domestication: new archaeozoological approaches. Proceedings of the 9th Conference of the International Council of Archaeozoology, Durham, August 2002.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1, pp.50-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00278825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeozoology of Hamsters (Rodentia: Cricetidae) from Quaternary sediments in Kani Mikaeil Cave, Kurdestan Province, western Iran (in Persian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Hashemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iranian Journal of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol. 18 (3), pp. 210-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African origins of the domestic donkey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beja-Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. R. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jordan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. O. Bakhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 304 (5678), pp.1781-1781. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1096008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00279780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-Environment Interactions on the Upper Khuzestan Plains, Southwest Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alizadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Kouchoukos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Wilkinson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, vol. 30(1), pp. 69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexe 5. Preliminary analyses of the Komishan cave Epipalaeolithic/Neolithic faunal assemblage, in Mahforouzi : Preliminary report of the archaeological excavations in eastern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Reports (The Iranian Center for Archaeological Research, Téhéran)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 2, p. 301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing Ancient 'Nomads': Isotopic Research on the Origins of Vertical 'Transhumance' in the Zagros Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomadic Peoples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, vol. 7 (2), pp. 36-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of the faunal assemblage of 1999 excavation, in Abdi K. “Archaeological Fieldwork at Malyan Resumed”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi et Tarikh, Iranian Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 29-30, pp. 47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasse et élevage au Nord du Plateau central iranien entre le Néolithique et l’Âge du Fer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paléorient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 28(1), pp. 27-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuwah Khoshkeh: A Middle Chalcolithic Mobile Pastoralist Camp-Site in the Islamabad Plain, West Central Zagros Mountains, Iran.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nokandeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Azadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Farmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezaii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 40, pp.43-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary observations on Faunal remains, in Abdi K., Biglari H, Biglari F. & Heydar S. Islamabad Project 2001: Test Excavations at Wezmeh Cave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, vol. 34, pp. 171-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appendix 4: Preliminary report on faunal remains from the deep sounding, operation TTW1, in Abdi K., Malyan 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran : journal of the British Institute of Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, vol. 39, pp. 73-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for studying prehistoric herd management in arid areas: intra-tooth isotopic analyses of archaeological caprine from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A. Mariotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 332 (1), pp.67-74. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01488-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild boar - age at death estimates : the relevance of new modern data for archaeological skeletal material. 1. Presentation on the corpus. Dental and epiphyseal fusion ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.11-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and Archaeological Implications of Isotopic Analyses (13C, 15N) from Neolithic to Present in Qazvin Plain (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Billiou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp. 1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation des équidés en Asie du Sud-Ouest: l'exemple de Qabrestan, un établissement du IVe millénaire, au Nord du Plateau central iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Parayre D. (Ed.), Les animaux et les hommes dans le monde syro-mésopotamien aux époques historiques, Suppl. 2, pp. 45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wild boar - age at death estimates : the relevance of new modern data for archaeological skeletal material. 2. shaft growth in length and breadth. Archeological application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Horard Herbin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 31, pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01672035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques complémentaires sur les vestiges fauniques du temple d’E.BBABAR à Larsa en basse Mésopotamie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topoi Orient Occident. Supplément</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Parayre D. (Ed.) Les animaux et les hommes dans le monde syro-mésopotamien aux époques historiques, Suppl. 2, pp. 347-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on the evolution of subsistence economy in the Qazvin Plain (Iran) from the Neolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontugne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hatté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73 (279), pp. 65-76. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0003598X00087846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Small Equids (Perissodactyla, Mammalia) of the Pleistocen of Binagady (Azerbaijan) and Qazvin (Iran): E. hemionus binagadensis nov. subsp. and E. Hydruntinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geobios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 32 (1), pp. 105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sacrifice animal dans le temple de l'E.babbar de Larsa (Irak) à la période hellénistique : témoignage des vestiges osseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eisenmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 27, pp. 51-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyrcanie et Dehistan de l’âge du fer à la période islamique (13e siècle av. J.-C. - 8e siècle ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bastanshenasi et Tarikh, Iranian Journal of Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, printemps-été 1997, pp. 9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo’ refiye yek baitarnama az tasanif-i- Arastou (Présentation d’un traité d’hippiatrie attribué à Aristote)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mirmohamad Sadeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tahqiqat-i Islami, Journal of Encyclopedia Islamica Foundation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 10 (1-2), pp. 527-540</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plus grande île du Golfe persique : l’île de Qheshm (en persan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abzian, the Journal of Aquatic Living Organisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7 (5), pp. 4-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges osseux de la salle à l’Archère du château de Sedan (Les Ardennes - France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Historique ardennaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, pp. 88-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La richesse écologique des îles du Golfe persique et l'île de Qheshm (en persan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vuosalo-Tavakoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Daneshmand, Iranian Scientific and Technical Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (2), pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archéozoologie et ses implications en Archéologie (en persan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Miras-e-Farhangui (ICHO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 13, pp. 41-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Late Antiquity to Early Medieval Sogdiana: A Glimpse from Ming-tepa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husniddin Rahmonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usami Tomoyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basira Mir-Makhamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baumer, Ch. and Novak, M. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobility and Archaeogenetics in Central Asia People – Goods – Ideas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiesbaden: Harrassowitz, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. Site 178, 'Ashkawt-î Pîrânân /'Ashkawt-î Mêwa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiridoun Biglari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Herr; Jessica Giraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAFGS. Surveys and Excavations of the French Archaeological Expeditions in the Sulaymaniyah Governorate (Iraqi Kurdistan - 2013-2023).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04860762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a settlement in north-west Iran (West Azerbaijan Province)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger Alcàntara Fors, Maria Saña Seguí, and Carlos Tornero Dacasa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East XIV, Proceedings of the 14e international Symposium of the ICAZ, Archaeozoology of Southwest Asia and Adjacent Areas Working Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BAR Publishing, pp.111-140, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambushing the Wild and Following the Herds: Archaeozoological Review of Human Occupation of the Iranian Mountains from the Middle Palaeolithic to the Late Neolithic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Carrer; Philippe Della Casa; Federica Fontana; Sabine Reinhold; Hayley Saul; Martin Callanan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of Mountain Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Oxford University Press, 2024, 9780197608005. </w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/oxfordhb/9780197608005.013.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal remains of the Oasis of Bukhara: Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Rante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rocco Rante. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oasis of Bukhara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, BRILL, pp.364-370, 2024, 978-90-04-69399-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hard animal material industry in Epipaleolithic of Circum-Caspian: New insights from Ali Tappeh cave, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fujisawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Biglari, S. Shidrang et M. Mashkour Eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Pleistocene Archaeology of the Iranian Plateau, and the Caucasus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 16 p, In press, Paleoenvironment collection</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeozoology of Sasanian and Islamic sites from the Gorgan Wall to the Tehran Plain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauer E., Nokandeh J., Omrani Rekavandi H. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Arms Race: Antiquity's Largest Fortresses and Sasanian Military Networks of Northern Iran: A joint fieldwork project by the Iranian Cultural Heritage, Handcraft and Tourism Organisation and the Universities of Edinburgh and Durham (2014-2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books. Oxford, 2022, 9781789254624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Studies and Archaeological Evidence in Bronze Age Tajikistan. The “Lady fr om Gelot”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Teufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Vinogradova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Kutimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lombardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Baumer, Mirko Novák and Susanne Rutishauser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Contact Central Asia as Focus of Trade, Cultural Exchange and Knowledge Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Harrassowitz Verlag, 2022, SCHRIFTEN ZUR VORDERASIATISCHEN ARCHÄOLOGIE, 978-3-447-11880-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal remains from Persepolis West, Marvdasht plain. Thoughts on the economic life in Fars during Antiquity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohaseb Azadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doost Sanaz Beizaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Askari Chavordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alireza Askari Chaverdi, Pierfrancesco Callieri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Palace to town. Report on the multidisciplinary project carried out by the Iranian-Italian Joint Archaeological Mission on the Persepolis Terrace (Fars, Iran) 2008-2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, BraDypUS Communicating Cultural Heritage, pp.111-125, 2021, Science in Archaeology, 9788831300162. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12977/from_palace_to_town⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over mountain and vale documenting pastoral practices in the Gedebey and Semkir districts, (South-western Azerbaijan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Averbouh A., Nejma G. &amp; Méry S. (eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris : Muséum national d’Histoire naturelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 361-383, 2021, 978-2-85653-966-8. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment and Subsistence Economies at Iron Age Ulug-depe, South-eastern Turkmenistan: First Results from the Archaeobotanical and Archaeozoological Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Archaeology of Central Asia during the 1st Millennium BC From the Beginning of the Iron Age to the Hellenistic Period. Proceedings of the Workshop held at the 10th ICAANE in Vienna, April 201</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, Austrian Academy of Sciences Press, pp.49-70, 2021, OREA, </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1553/978OEAW84492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation at the Wezmeh Cave and survey of the surrounding area in the Qaziwand Mountains, The Islamabad Plain, Kermanshah 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feiredoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Rahmati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue of Archaeological Finds from Excavations in 2019-2020, 18th Annual Symposium on the Iranian Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 7-16 english - pp. 137-144, 2021, 2645-5048</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation of pastoral and wild resources during the Bronze Age in Aliabad, a rural settlement in north west of Iran (west Azerbaijan province)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Faraji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hassanzadeh Y., Faraji N. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of stratigraphy Excavation at Bronze Age site of Aliabad, Boukan, North west Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Institute of Cultural Heritage and Tourism, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Subsistence Economy of A Highland Settlement In The Zagros During The Bronze And Iron Ages. The Case of Gūnespān (Hamadan, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Naseri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julie Daujat; Angelos Hadjikoumis; Rémi Berthon; Jwana Chahoud; Vasiliki Kassianidou; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East XIII, Proceedings of the 13e international Symposium of the Archaeozoology of Southwest Asia and Adjacent Areas Working Group, 7-9 June 2017, Nicosia, Cyprus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lockwood Press, pp.199-219, 2021, 978-1-948488-29-7. </w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv2d7x51d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les chevaux du plateau Iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication, diffusion and hybridization of the Bactrian camel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Çakirlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les vaisseaux du désert et des steppes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM Éditions, pp.21-26, 2020, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.8527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and animals interactions in the Douzlakh Chehrabad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stöllner T., Aali A., Bagherpour Kashani N. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tod im Salz. Eine Archäeologische ermittlung in Persen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Bergbau-Museum, Bochum, pp. 219-224, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux antiques du plateau iranien. Entre étude philologique, examen iconographique, recherche archéozoologique et analyse paléogénétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, Éditions de la Sorbonne, pp.65-87, 2020, Homme et société. série histoire environnementale, 979-10-351-0588-4. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.89260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 21. Herding And Hunting In The Highlands From The Sasanian To Late Medieval Periods. The Archaeozoology of The Dariali Gorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarieh Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.W. Sauer (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariali: The 'Caspian Gates' in the Caucasus from Antiquity to the Age of the Huns and the Middle Ages: The Joint Georgian-British Dariali Gorge Excavations and Surveys 2013-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Oxbow Books | Series: British Institute of Persian Studies Archaeological Monograph Series | Volume: 6, pp.727-785, 2020, 9781789251920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 21.3. Microvertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyudmila Shumilovskikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E.W. Sauer (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dariali: The 'Caspian Gates' in the Caucasus from Antiquity to the Age of the Huns and the Middle Ages: The Joint Georgian-British Dariali Gorge Excavations and Surveys 2013-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Oxbow Books. Series: British Institute of Persian Studies Archaeological Monograph Series | Volume: 6, pp.780-788, 2020, 978-1-78925-192-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence for fish and mollusc exploitation on the northern shores of the Persian Gulf during the fourth millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Jamshidi Yeganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Akbari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fereidoun Biglari, Jebrael Nokandeh, Abdolmajid Naderi Beni and Ali Hozhabri (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human and the Sea. A Review of Thousands of Years of Relationship between Humans and the Sea in Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Museum of Iran and Ports and Maritime Organization of Iran, pp.32-34, 2020, 978-622-95143-9-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03028801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La domestication des équidés et des camélidés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Sauvage (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique du Proche-Orient ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coédition Beyrouth, IFPO, et Paris, Les Belles Lettres, pp.40-41, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeozoology of Southwest Asia and Adjacent Areas (ASWA[AA]) Working Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alcantara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 2/2, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition "Je mange donc je suis", Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Collectif, pp.125-126, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sialk Human and Animal Osteological Collections at the National Museum of Natural History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Demeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nokandeh J., Curtis J., Pic M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tappeh Sialk the Glory of Ancient Kashan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iranian Heritage Foundation, Louvre, RICHT, National Museum of Iran, pp.45-55, 2019, 978-1-9162538-0-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on the first season of excavations at Tepe Chalow: New GKC (BMAC) finds in the plain of Jajarm, NE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Vahdati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Biscione</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo La Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer, Emmanuelle Vila, Marjan Mashkour, Michèle Casanova and Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of Urbanisation, Production and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie(s) (1), MOM Éditions, pp.179-200, 2019, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.8086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 7. Animals remains of Tappeh Graziani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Ali Kavosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hussein Ali Kavosh, Massimo Vidale and Hassan Fazeli (Eds), with the collaboration of JA Moghadam and M. Miri and contributions by Al. Lazzari, M. Mashkour, H. Fathi, H Davoudi, and Barbara Helwing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Sistan 2: Tappeh Graziani, Sistan, Iran: stratigraphy, formation processes and chronology of a suburban site of Shahr-i Sokhta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Serie Orientale Roma, Noava Serie (18), ISMEO and the Department of Cultural Heritage, pp.173-186, 2019, 978-88-97336-88-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence economy in Köhneh Pasgah Tepesi (Western Azerbaijan, Iran), during the Late Chalcolithic and Early Bronze Age based on the faunal and botanical remains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer, Emmanuelle Vila, Marjan Mashkour, Michèle Casanova and Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of Urbanisation, Production and Trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archéologie(s) (1), MOM Éditions, pp.75-87, 2019, 978-2-35668-063-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global context of the Bronze Age on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Waalke Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer; Emmanuelle Vila; Marjan Mashkour; Michèle Casanova; Regis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le plateau iranien : Urbanisation, commerce, subsistance et production à l’âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions de la MOM, pp.3-6, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urbanisation of the Iranian Plateau and adjacent areas during the Bronze Age: Concluding thoughts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Waalke Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan-Waalke Meyer; Emmanuelle Vila; Marjan Mashkour; Michèle Casanova; Régis Vallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age. Development of urbanisation, production and trade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-356., 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Lavelle (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalogue de l'exposition "Je mange donc je suis", Petit dictionnaire curieux de l'alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'histoire naturelle / Collectif, pp.86-87, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03027931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence Economy in Northwestern Iran during Bronze and Iron Ages through Archaeo- zoological Researches at Tepe Hasanlu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yousef Hassanzadeh, Ali A. Vahdati and Zahed Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on The Iron Age in Western Iran and Neibouring Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, RICHT, National Museum of Iran and Kurdistan Province ICHHTO, pp.484-520, 2019, 978-600-8977-91-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Age animal exploitation at the edge of the Dasht-e Kavir, central desert of Iran. The case of Shamshirgah (Qom-Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Fahimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yousef Hassanzadeh, Ali A. Vahdati and Zahed Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on The Iron Age in Western Iran and Neibouring Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, RICHT / National Museum of Iran / Kurdistan ICHHTO, pp.191-200, 2019, 978-600-8977-91-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Exploitation along the Southern Caspian Sea Shore during the Iron Age, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jebrael Nokandeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yousef Hassanzadeh; Ali A. Vahdati; Zahed Karimi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the international conference on The Iron Age in Western Iran and Neibouring Regions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, RICHT / National Museum of Iran / Kurdistan ICHHTO, pp.456-483, 2019, 978-600-8977-91-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03025376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeozoology of the Pre-Pottery and Pottery Neolithic site of Qasr-e Ahmad (Iran).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safoora Kamjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavation at Džarkutan (Uzbekistan): a settlement of the early Iron Age in southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont-Delaleuf Armance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lhuillier, J. &amp; Boroffka, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Millennium of History The Iron Age in southern Central Asia (2nd and 1st Millennia BC) Proceedings of the conference held in Berlin (June 23–25, 2014) Dedicated to the memory of Viktor Ivanovich Sarianidi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31-50, Dietrich Reimer Verlag, 2018, Archäologie in Iran und Turan 17 &amp; Mémoires de la DAFA XXXV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01958000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kura-Araxes Exploitation of Animal Resources in Northwestern Iran and Nakhchivan. In Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen. 91-108.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi Seno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 12. (Çakirlar C., Chahoud J., Berthon R., Pilaar Birch S. Eds.) Proceedings of the Groningen 2015 ASWA conference. Groningen Archaeological Series. Groingen. 91-108.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Iron Age occupation in southern Central Asia Excavation at Džarkutan in Uzbekistan. In Lhuillier & Burovka, Berlin pp. 31-50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samariddin Mustafakulov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cervel Mathilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dupont-Delaleuf Armance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Milennium of History The Iron Age in Central Asia (2nd and 1st millennia BC). Proceedings of the conference held in Berlin (2014) decicated to the memory of Viktor Ivanovitch Sarianidi. Mémoire de la Délégation Archéologique Française en Afghanistan vol XXXV and Archäologie in Iran und Turan vol 17, Deutsches Archäologisches Institut. Ditrich Reimer Verlag,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The archaeozoology of the Pre-Pottery and Pottery Neolithic site of Qasr-e Ahmad (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safoora Kamjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh F. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Azizi Kharanaghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Çakırlar,; J. Chahoud,; R. Berthon; S. Pilaar Birch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International Symposium of the ICAZ Archaeozoology of Southwest Asia and Adjacent Areas Working Group, Groningen Institute of Archaeology, June 14-15 2015, University of Groningen, the Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. 1, Barkhuis Publishing &amp; University of Groningen, 2018, ISBN: 9789492444745</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal Remains from Middle Neolithic Site of Qaleh Rostam. In M. Mashkour and M.J. Beech eds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 Proceedings of the 2008 Al Ain-Abu Dhabi conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-58, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Exploitation and Subsistence on the Borders of the Sasanian Empire: From the Gorgan Wall (Iran) to the Gate of Alans (Georgia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sauer E. (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sasanian Persia ; Between Rome and the Steppe of Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edinburgh University Press, pp.74-98, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal Remains from Middle Neolithic Site of Qaleh Rostam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mashkour and M.J. Beech eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 Proceedings of the 2008 Al Ain-Abu Dhabi conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol 1 pp. 41-58, Oxbow Books, 2017, ISBN 9781782978442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation from the Bronze Age to the Early Islamic period in Haftavan Tepe (Western Azerbaijan- Iran).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Mashkour and M.J. Beech eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 Proceedings of the 2008 Al Ain-Abu Dhabi conference.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp. 146-170, 2017, ISBN 9781782978442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short account of Kelek Asad Morad, a Pre-Pottery Neolithic site in Pol-e Dokhtar, Luristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Eghbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ghassimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Roustaei &amp; M. Mashkour (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Neolithic of the Iranian Plateau. Recent Research and Prospects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Early Near Eastern Production, Subsistence, and Environment (SENEPSE series), Ex Oriente, Berlin, pp. 1-14, 2016, 978-3-944178-10-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Bones. chapt. 20.3 Animal exploitation during the Iron Age to Achaemenid, Sasanian and Early Islamic periods along the Gorgan Wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bristish Academy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persia’s Imperial Power in Late Antiquity: The Great Gorgan Wall and the Frontier Landscapes of Sasanian Iran. Sauer, E., Omrani Rekavandi, H., Wilkinson, T. and Nokandeh J. (Eds), British Institute of Persian Studies monograph. British Academy. pp. 548−580 (bibliography from pp. 642-667. http://www.oxbowbooks.com/oxbow/persia-s-imperial-power-in-late-antiquity.htmlOxbow Books.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, 2013, ISBN-13:978-1-84217-519-4, ISBN-10:1-84217-519-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Middle Palaeolithic occupation of Mar-Tarik, a new Zagros Mousterian site in Bisotun Massif (Kermanshah, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guillaume Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Otte, F. Biglari &amp; J. Jaubert (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran Palaeolithic / Le Paléolithique d'Iran. UISPP, Proceedings of the XV World Congress (Lisbon, 4-9 September 2006).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archeopress, Oxford, pp.7-27, 2009, BAR International Series 1968 / vol. 28, Session C15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00441761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zilou Cave: A Karstic Shaft with Animal Bones at Kermanshah Region, Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Taheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Akbar Morad Nezhad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Symposium of the Geological Society of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferdowsi University of Mashhad, Mashhad, pp.3340-3348. (In Persian with English Abstract), 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal remains of the Tul Cemetery of Guilan (in Persan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalatbari M.R. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection of Articles presented to the Second Congress on Culture and Civilisation of Talish</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Talish - ICHHTO Publications, pp. 157-169, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darband Cave: New Evidence for Lower Paleolithic occupation at Western Alborz Range, Gilan (In Persian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vali Jahani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 11th Symposium of the Geological Society of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ferdowsi University of Mashhad, Mashhad, pp. 1687-1695, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal Remains from Tol-e Nurabad and Tol-e Spid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Potts D.T.; Roustaei K.; Petrie C. A. &amp; Weeks L. R. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mamasani Archaeological Project Stage One: A report on the first two seasons of the ICAR - University of Sydney expedition to the Mamasani District, Fars Province, Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR, Tehran, pp. 135-146. (1ère edition), 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véra Eisenmann and the Equid osteological research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mashkour M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equids in Time and Space, Proceedings of the 9th ICAZ Conference (Durham 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, Oxford,, pp. 1-9, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins and Diffusion of Domestic Goats Inferred from DNA Markers Example Analyses of mtDNA, Y Chromosome, and Microsatellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Luickart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip R. England</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taberlet P.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zeder M.; Decker-Walters D.; Bradley D. &amp; Smith B. D. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documenting Domestication: New Genetic and Archaeological Paradigms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Smithsonian Institution, pp. 294-306, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a specialized subsistence economy in the Marv Dasht Plain. Preliminary zooarchaeological analysis of Tall-e Mushki, Tall-e Jari A and B and Tall-e Bakun A and B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alizadeh A. (Ed.) with contributions of Kimiaie M., Mashkour M. &amp; Miler N. F. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Origins of State Organizations in Prehistoric Highland Fars, Southern Iran, Excavations at Tall-e Bakun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vol. 128, Oriental Institut Publications, Chicago, Illinois, Chapter 10, pp. 101-105, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boars and pigs: a view from the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lion B. &amp; Michel C. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la domestication au tabou: Le cas des suidés dans le Proche-Orient ancient. Travaux de la Maison René-Ginouvès 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Boccard, Paris, pp.155-163, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long distance movement of sheep and goats of Bakhtiari nomads tracked with intra-tooth variations of stable isotopes (13C and 18O)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davies J.; Fabis M.; Mainland I.; Richards M. &amp; Thomas R. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diet and health in past animal populations: current research and future directions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford, Oxbow, pp. 113-124, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernell smoothing and mixture analyses for the determination of the sex ratios at death at the beginning of the domestication on ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vigne j.-D.; Helmer D.; Peters J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Steps of Animal Domestication, New archaeozoological approaches, Proceedings of the 9th ICAZ Conference (Durham 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, Oxford, pp. 55-60, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation of the lowland pastures of Guilan (Iran) during the Iron Age. A preliminary archaeozoological study of Jalaliyeh Kaluraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tadahiko O., Nokandeh J. &amp; Kazuya Y. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preliminary Report of the Iran Japan Joint Expedition to Gilan, Fourth Season</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO and MECCJ, Tehran &amp; Tokyo, pp. 96-108, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevaux de Botai, chevaux récents et autres possibles souches de la domestication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gardeisen A. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les équidés dans le monde méditerranéen antique, Actes du colloque d'Athènes 26-28 novembre 2003, Monographies d’Archéologie Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 41-49, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of archaeozoological studies of the third season of the Sialk Reconsideration Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The potters of Sialk, Report N°3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeological Report Monograph Series 5, ICHTO, pp 95-108, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-environmental studies in Sialk (Kashan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Shahmirzadi S.M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Silversmiths of Sialk, Report N°2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO, pp.189-194, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equids in the northern part of the Iranian Central Plateau from the Neolithic to Iron Age: new zoogeographic evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Levine M., Renfrew C. &amp; Boyle K. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Steppe Adaptation and the Horse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge: McDonald Institute for Archaeological Research, chapter 10, pp. 129-138, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeometrical approaches for tracking ancient Bedouins; a pilot project in northern Mesopotamia from IVth to Ist Millennia B.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herzog T. &amp; Holzwarth W. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orientwissenschatliche Hefte. Mitteilungen des SFB Differenz und Integration 4/1: Nomaden und Seshafte- Fragen, Methoden</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heft 9, Herausgeber: Orientwissen-schatliche Zentrum der Martin-Luther-Universität Halle-Wittenberg, pp. 1-20, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The trends of the subsistence economy in Iran on the basis of archaeozoological studies; Questions and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Azarnoush M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The first Symposium of Archaeometry in Iran: The role of the Sciences in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO, pp. 17-33, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The question of mobile pastoralist campsites in archaeology: the case of Tuwah Khoshkeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buitenhuis H.; Choyke A.M.; Mashkour M. &amp; Al Shyab A.H. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East V. Proceedings of the fifth international symposium on the archaeozoology of southwestern Asia and adjacent areas (ASWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARC Publications, Groningen, pp. 211-227, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to the Archaeozoology of Sialk: A Preliminary report of the faunal remains from the first research campaign at Tepe Sialk of Kashan (in persian)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Malek Shahmirzadi S. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ziggurat of Sialk, Report N°1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO, pp. 135-142, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoenvironmental Investigations in the Qazvin Plain (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthiae P.; Enea A.; Peyronel L. &amp; Pinnoci F. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the First International Congress of Archaeology of the Near East (ICAANE -May 1998, Rome)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. II, pp. 967-982, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeoenvironmental and archaeological implications of bone and tooth isotopic biogeochemistry (13C, 15N) in Southwestern Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Billiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mashkour M.; Buitenhuis H.; Choyke A. M. &amp; Poplin F. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East IV, Proceedings of the third international symposium on the archaeozoology of southwestern Asia and adjacent areas (ASWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARC Publication, pp. 104-115, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database for teeth and limb bones of modern hemiones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Eisenmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desse J. &amp; Desse-Berset N. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches d’ostéologie animale pour l’archéologie. Série B : Mammifères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°9, APDCA, Antibes, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude diagénétique et isotopique des restes de vertébrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bocherens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouton M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mleiha I : Environnement, stratégies de subsistance et artisanats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMO (Travaux de la Maison de l’Orient), 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristote en Perse ; analyse critique d’un traité d’hippiatrie du 19e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mirmohamad Sadeq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Melville C. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Third European Conference of Iranian Studies, Cambridge (Sept. 1995). Part II: Medieval and Modern Persian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr. Ludwig Reichert Verlag, pp. 145-153, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse des vestiges fauniques du fort et de la zone d’habitat de Mleiha (Sharja - E.A.U) aux 3e-4e siècles de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Neer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouton M. (Ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mleiha I : Environnement, stratégies de subsistance et artisanats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TMO (Travaux de la Maison de l’Orient), pp. 121-144, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premiers témoins ostéoarchéologiques de la Guyane française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rodriguez Loredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pellé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vacher S., Jérémie S. &amp; Briand J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amérindiens du Sinnamary (Guyane), Archéologie en forêt équatoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DAF (Documents Archéologie Française) 70, Maison des Sciences de l’Homme, pp. 102-105, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subsistence Economy in the Rural Community of Geoktchik Depe in Southern Turkmenistan; Preliminary Results of the Faunal Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buitenhuis H., Bartosiewicz L. &amp; Choyke A. M. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East III, Proceedings of the third international symposium on the archaeozoology of southwestern Asia and adjacent areas (ASWA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARC Publication, pp. 200-220, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunal Remains from Tappeh Hessar (Iran); Results of the 1995 excavation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Yaghmayi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of XIII IUSPP Congress (sept. 1996, Forli/Italie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, vol. I, section 3 « Palaeoecology », pp. 543-551, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negahi be Eghtesad-e zisti Tappeh Hessar dar dore ye III B ; Natayej motale’at Bastanshenasi hafari ye 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gozareshhayeh Bastanshenasi (Rapports archéologiques)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, publications de l’Organisation de l’Héritage National d’Iran, 1, pp. 125-132, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Funerary rites at Mleiha (Sharja-U.A.E.); The Camelid Graves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kokabi M. &amp; Wahi J. (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropozoologica n° 25-26. Proceedings of ICAZ Congress (1994) Constance-Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25-26, Publications Scientifiques du Muséum, pp. 725-736, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umm al Quwain 2, a Neolithic settlement and graveyard in the United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Méry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Preusser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sophie Méry and Kevin Lidour. </w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeopress Publishing LTD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), 229 p., 2025, International Association for the Study of Arabia Monographs, D. Kennet (University of Chicago); St. J. Simpson (British Museum), 978-1-80583-125-9. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32028/9781805831259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05369320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and animal interactions in the Iranian Plateau. Research conducted by the Osteology Department of Iran National Museum. Iran National Museum publications and Institut Français de Recherche en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Azadeh Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beizaee Doost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musée National d'Iran; Institut Français de Recherche en Iran, 85, 2022, Bibliotèque Iranienne, 978-964-421-195-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dariali: The 'Caspian Gates' in the Caucasus from Antiquity to the Age of the Huns and the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eberhard W. Sauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chologauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gabunia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hopper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, 1088 p., 2020, British Institute of Persian Studies Archaeological Monograph Series, 9781789251920</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Iranian Plateau during the Bronze Age - Development of urbanisation, production and trade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan-Waalke Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOM Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.momeditions.7816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03088153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeozoology of the Near East 9 Proceedings of the Al Ain-Abu Dhabi conference.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxbow Books</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2017, 9781782978442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité des fouilles, Iran. Premiers bergers néolithiques du Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-Season 2024 at Chanhu-daro. Preliminary report on bioarchaeological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Culture, Tourism and Antiquities Department, Government of Sindh; Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05563335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Ameri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05523622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report on archaeozoological studies at Chanhu-daro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRENCH ARCHAEOLOGICAL MISSION IN THE INDUS BASIN. Field-Season 2025 in Sindh - Preliminary Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology, CTA&amp;AD, Government of Sindh. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l'Indus. Rapport d'activité 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syed Faraz Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations at Chanhu-daro, Sindh. Field-season 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali K Lashari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department, Government of Sindh. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeozoological Work at Chanhu-daro in 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MAFBI - Mission Archéologique Française du Bassin de l'Indus. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus. Rapport d’activité 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères; Ministère de l’Europe et des Affaires étrangères. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Archaeological Mission in the Indus Basin. Excavations 2022 at Chanhu-daro. Final Report.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directorate General of Antiquities and Archaeology. Culture, Tourism, Antiquities and Archives Department. Government of Sindh. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission archéologique française du bassin de l’Indus (Pakistan). Rapport quadriennal 2019-2022 et projet 2023-2026.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sundus Aslam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission consultative des recherches archéologiques à l'étranger du Ministère de l'Europe et des Affaires étrangères. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavations at Chanhu-daro, Sindh. Report 2018-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Culture, Tourism and Antiquities Department, Government of Sindh. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mission Archéologique Française du Bassin de l’Indus – Rapport d’activité 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanna Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l'Europe et des Affaires étrangères, Direction de la culture, de l'enseignement, de la recherche et du réseau, Sous-direction de l'enseignement supérieur et de la recherche, Pôle sciences humaines et sociales, archéologie et patrimoine, Commission consultative des recherches archéologiques à l'étranger. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02986693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques territoriales en Mésopotamie du nord, du Paléolithique à l’époque modern. Rapport MAFGS 2018. 99p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aliette Pot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Murat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bonulari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires étrangères et du développement international. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary report of the faunal report of the Malaverd Cave (Kermanshah) (dir. Shidrang S.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ICHHTO, ICAR- Iran. 2016, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (132)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lyon 2; Maison de l'Orient et de la Méditerranée Jean Pouilloux, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les chèvres se cachent pour mourir” : Approche intégrée des accumulations ostéoarchéologiques en milieux rocheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dimitri Pérès, Société Amicale des Géologues Amateurs, Feb 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological reconstructions from lake and wetland sediment archives of southwest Asia, investigating the links between climate changes, land use and water management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lora Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Paleolimnology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the material to the immaterial: digital comparative anatomy for archaeological ungulates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide Adamo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e symposium of Computer Applications in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bioarcheological Research to Capacity Building in the Indus Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Civilisation de l’Indus à la lumière des fouilles récentes sur le site de Chanhu-daro au Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de la Société des Amis du musée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des Amis du musée d’Archéologie nationale, Jun 2025, Saint-Germain en Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05102801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les chèvres se cachent pour mourir” : Approche intégrée des accumulations ostéoarchéologiques en milieux rocheux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant.e.s - UMR 7194 HNHP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maé Catrain, Liz Charton, Marina Gonzalez, Hugo Hautavoine, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles dates 14c pour résoudre la chronologie des populations agropastorales en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Hatté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA XXVe symposium Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down by the river. Fluvial dynamics and resource exploitation in the 3rd millennium BCE Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 YEARS OF PAKISTANI FRENCH ARCHAEOLOGICAL EXCAVATIONS AT CHANHU DARO, SINDH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ambassade de France au Pakistan; Taxila Institute of Archaeology and Civilizations; Mission Archéologique Française du Bassin de l'Indus, Oct 2025, Islamabad, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who ate the small herbivores of the Wezmeh Cave? Taphonomic study of a Late Pleistocene/Holocene macrofauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Conference For Women Archaeologists &amp; Palaeontologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Early-Career Women Archaeologists and Paleontologists, Mar 2024, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les chèvres se cachent pour mourir” dans les milieux rocheux du Zagros (Iran) : taphonomie et éco-éthologie des caprinés de la grotte de Wezmeh (Pléistocène supérieur/Holocène)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une après-midi avec les caprinés sauvages et domestiques, des montagnes du Zagros à la pointe australe de l’Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aurore Val - UMR 7269 LAMPEA, Dec 2024, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking archaeological sheep breed diversity in Southwest Asia in palaeoproteomic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of the European Association of Archaeologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-archaeozoological approaches to better understand Chalcolithic and Early Bronze Age agro-pastoral communities in the South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Rova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Italian Association for the study of Central Asia and the Caucasus annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Venezia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de Chanhu-Daro et la civilisation de la vallée de l’Indus (troisième-début du deuxième millénaire avant notre ère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Houdas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakir Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zafar Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences du cercle vaudois d'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée Cantonal d'Archéologie et d'Histoire de Laussane, Mar 2024, Laussane, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04519257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Down by the River. Fluvial dynamics and resource exploitation at 3rd Millennium BCE Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferréol Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Conference of the European Association of South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04869613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Grand Hall of Kafir-kala: An Observation of Archaeological Finds, Botanical and Zoological Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Teramura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basira Mir-Makhamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in honor of Bogomolov G. &amp; Berdimuradov A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Samarkand Institute of Archaeology, Sep 2024, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chèvres se cachent pour mourir : étude taphonomique de la grande faune Pléistocène supérieur/Holocène de la grotte de Wezmeh (Kermanshah, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum, Apr 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights on ritual practices during the Iron Age in Oman through the faunal remains of Mudhmar East II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sévin-Allouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gernez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CJCM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What was this pot used for? An integrated approach of Prehistoric pottery analysis from Iran, between functionality and chemical signals of food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omol Banin Ghafoori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a collection protocol for the microfaunal remains of Kafir Kala (Samarkand, Uzbekistan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barno Bobomurodova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjona Murodovna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Steppe Sisters Annual General Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Steppe Sisters, Oct 2023, Paris (en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banqueting in Kafir Kala reception hall ? The role of sheep in Early Medieval Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bogomolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdimuradov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirofumi Teramura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAANE – International Congress of the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating agropastoral mobilities in the South Caucasus through carbonate isotopes analysis of domestic bovids (Chalcolithic and Early Bronze Age)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stöllner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2023 Weaving narratives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolving landscapes during the Middle Paleolithic in southeast Zagros (Iran): insights from the small mammal and palynological records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Rofes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Stoetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamshid Darvish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th ICAZ International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Cairns, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal resources management in Early Medieval Sogdiana (7-10th centuries CE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berdimurodov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bogomolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisher Sandiboev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conferences of the Institute of Archaeology of Samarkand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Samarkand, Uzbekistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui a mangé les petits herbivores de la grotte de Wezmeh ? Résultats préliminaires de l’étude taphonomique de la grande faune pléistocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Noseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fereidoun Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Abdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheur.e.s du Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des Doctorants et Etudiants du Muséum, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human occupation in Georgia’s mountains during the Chalcolithic and Early Bronze Age: contributions from archaeozoology, cementochronology and isotope geochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2022 [Re]Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agropastoral foundations of the Indus civilization. Bioarchaeological and ethnobiological approaches at Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidra Zahoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Pompeu Fabra, Jul 2022, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bukhara to Samarkand along the Silk Road. Preliminary archaeozoological results of Iskijkat and Mingtepa during the Early Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tomoyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Rakhmonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA Archaeozoology of SouthWest Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier - Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Verdu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14; https://prospectives21.sciencesconf.org/browse/session?sessionid=63851, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazanchi, an example of a pioneering farming community during the Pre-Pottery Neolithic in Central Zagros (Iran). In session: Uses and misuses of landscapes and resources: New perspectives on pioneer farming societies in the world.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q13 Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ-CNF INQUA https://q13.sciencesconf.org/, Mar 2022, Strasboug, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation et projection du Film de Merian C. Cooper & Ernest B. Schoedsack &amp;quot;Grass. Le combat d’une nation pour la vie&amp;quot; (USA 1925, Les films du Paradoxe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour M.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'être nomade au fil des temps passés, présents et futurs?. Organisé par</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Averbouh A., Bahuchet S., N. Goutas, Mazzella S., Auditorium du Museum National d’Histoire Naturelle., Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over the mountain and the vale : modern reference datasets for documenting pastoral practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement and Mobility in HighLandScape Environments” (DFG-SPP 2176)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bochum, Apr 2022, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human subsistence in Iranian prehistory revealed through lipid residue analysis in pottery vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between lowland and mountain environments by agro-pastoral societies in the South Caucasus from the Neolithic to the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ-ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animals and Plants Familiar to Humans : anthropozoology and anthropobotany : transversal seminar of the UMR 7209 AASPE (session n° 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Relationship Between Humans And Deer (Cervus) and their Material and Symbolic Expressions. https://archeozoo-archeobota.mnhn.fr/fr/actualites/seminaire-animaux-et-vegetaux-familiers-des-humains-seance-cerf-9110</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Averbouh A., Mashkour M., Oct 2022, Auditorium du Muséum National D’histoire Naturelle Paris., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of primary and secondary products of domesticated caprines for human subsistence during the Iranian Neolithic Author(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Boco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhard Berbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeozoology of South West Asia and Adjacent Areas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo (JP), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03961972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régimes alimentaires et systèmes agro-pastoraux comme marqueurs socio-économiques et culturels des Routes de la Soie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AG UMR 7209</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical practices of the aceramic Neolithic communities from Mehrgarh (Balochistan, Pakistan). New data from the bone and antler industry – 1999/2000 field seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference of the European Association for South Asian Archaeology and Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Morphometric Characteristics of Modern Sheep Breeds from Southwest Asia and East Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA Archaeozoology of SouthWest Asia and Adjacent Areas. Tokyo Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding human occupation in Georgia’s mountains during the Chalcolithic and Early Bronze Age: contributions from archaeozoology, cementochronology and isotope geochemistry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MAFBI and SBBUVAS Cooperation for an Enviromental Sciences Approach in Pakistan Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sarmiento Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Soomro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Animal Welfare and One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SBBUVAS │Shaheed Benazir Bhutto University of Veterinary &amp; Animal Sciences, May 2022, Sakrand, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neolithic antler tools: a first insight into the exploitation of red deer of the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversal seminar of the UMR 7209 AASPE Animals and Plants Familiar to Humans. Anthropozoology and Anthropobotany. Session n° 2. The Relationship Between Humans And Deer (Cervus) and their Material and Symbolic Expressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum National d’histoire Naturelle Paris, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The constitution of the BioarchAeology Laboratory in the University of Tehran and the contribution of animal osteological reference collections for archaeozoological studies in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA, the International Association for Archaeological Research In Western &amp; Central Asia Session- Bioarchaeology 2022.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tengberg M. &amp; Mashkour M., Jun 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silk Roads &amp;quot;, a highway of migrations in Eurasia. New prospects from bioarcheology and paleoecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.. Rhone-Quer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinators. Bioarchaeology Session</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARWA, the International Association for Archaeological Research In Western &amp; Central Asia. https://arwa-international.org/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, On Line Streaming, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux comprendre les occupations humaines dans les montagnes de Géorgie au Chalcolithique et à l'Âge du Bronze Ancien : apports de l’archéozoologie, la cémentochronologie et la géochimie isotopique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgi Bedianashvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Organisatrice.eur.s.) Les Relations Humains – Bouquetins dans leurs Expressions Matérielle et Symboliques. https://archeozoo-archeobota.mnhn.fr/fr/actualites/les-relations-humains-bouquetins-9069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Feruglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Plassard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Relations Homme-Animaux et Végétaux Familier de l'Humain. Session 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Auditorium du Muséum National D’histoire Naturelle Paris., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'âne, premier véhicule de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lesur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospectives de l’INEE- CNRS. Session Migrations humaines et impacts sur l'environnement non-humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INEE- CNRS; https://prospectives21.sciencesconf.org/resource/page/id/14, Oct 2022, La Rochelle (Charente-Maritime, Nouvelle-Aquitaine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meeting in the steppes: new insights on nutrition analyses (C, N) of the Bronze Age population in Ulug Depe, Turkmenistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Archaeological Congress 9 Prague 2020. Session: Beyond being a pastoralist in Central Asia: subsistence identities in light of bioarcheological approaches sensu lato on human diet and mobility.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Prague, Jul 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Bukhara to Samarkand along the Silk Road - Preliminary archaeozoological results of Iskijkat and Mingtepa during the Early Medieval Period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rocco Rante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Begmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usami Tomoyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Husniddin Rakhmonov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA (Archaeozoology of Southwest Asia and Adjacent Areas), 15 international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Qazānchi – a pioneering farming community during, the Pre-Pottery Neolithic in Central Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches récentes archéologiques et bioarchéologiques en Iran, réunion SAPOA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Draw me a sheep: a morphological investigation on appendicular. Bones of modern and ancient populations from SouthWest Asia. (Evosheep project). 28th European Association of Archaeologists. EAA Annual Meeting Budapest, Hungary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bea de Cupere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Budapest (HO), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic approach to animal biographies. Its potential and limits to investigate pastoral mobilities in the South Caucasus and Northwestern Iran from the Neolithic to the Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Over the mountain and the vale. Modern reference datasets for documenting pastoral practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement and Mobility in HighLandscape Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Frankfurt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pleistocene Biodiversity of the Zagros Mountains: Carnivores of the Chenar Cave (Kermanshah- Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. F. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA Archaeozoology of SouthWest Asia and Adjacent Areas. Tokyo Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading zooarchaeology in Tehran : 25 years of post-revolution adventures in academic training of “rare disciplines” in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Council for Archaeozoology (ICAZ), International Committee (IC) Meeting, Theme :The Future of Past Animals: Perspectives in Zooarchaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Stockholm. Sweden, Jun 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are petrous bones just a repository of ancient molecules? Investigating biosystematic signals in caprine petrous bone using 3D virtual morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th symposium national de morphométrie et évolution des formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISEM, Montpellier, Jun 2021, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human and Animal interactions in South East Iran during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Beizaee Doost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Archaeology of South-Eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zabol- Iran (Online), Dec 2021, Zabol, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the Diversity of Pig and Wild Boar Genomics. The Caspian Sea Area and its Potential to Explore Population and Cultural Exchanges In the Area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Frantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Larson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop, The Neolithic Transition in the Caspian Sea Region.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Novosibirsk State University. (Online), Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chèvres sauvages du Zagros et leur rôle dans les sociétés anciennes d'Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Relations Humains – Bouquetins dans leurs Expressions Matérielles et Symboliques. Séminaire Animaux et Végétaux Familiers des Humains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Muséum national d'Histoire naturelle, Paris https://archeozoo-archeobota.mnhn.fr/fr/actualites/les-relations-humains-bouquetins-9069, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first archaeological campaign at Tappeh Qazānchi, a new PPN site in the West Central Zagros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Khoramli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Hilly Flanks: the Epipalaeolithic and Neolithic periods in the eastern Fertile Crescent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, Jun 2021, Copenhague (en visio), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A glimpse at the faunal remains from the Iron Age settlement of Tepe Parijā, Mazandarān, (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rezaeenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Rivages de la Caspienne: Contacts, espaces et territoires autour de la Caspienne aux âges du Bronze et du Fer 4-5 décembre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de travail « Constructions plurielles de l’espace » du Labex-dynamite; Laboratoire ArScAn: Archéologies et Sciences de l’Antiquité, Dec 2015, Nanterre et Saint-Germain-En-Laye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetlands and palaeowetlands of the Persepolis Basin : valuable archives of palaeoenvironmental changes and human activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gandouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Véron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bologna, Apr 2021, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal Exploitation along the Caspian sea Region during the Bronze Age and the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jebrael Nokandeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Caspian Sea Shores: Contacts, Spaces and Territoires along the Caspian Sea during the Bronze and Iron Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de l'Archéologie et de l'Ethnologie - MSH Mondes; Musée d'Archéologie Nationale, Dec 2015, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Bronze and Iron Age animal exploitation in Masāfī, Fujairah-UAE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Lidour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sagory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre terre et mer. Recherches récentes sur l’exploitation des coquilles marines du Néolithique à l'âge du Fer en Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gashimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque en hommage à Emilie Campmas "Sociétés humaines et environnements dans la zone circumméditerranéenne du Pléistocène au début de l'Holocène"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Online), Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Through salt-deserts and high mountains: migration studies based on isotope analyses (87Sr/86Sr, δ18O) in southern Central Asia and Iran during Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Teufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference on Archaeology of South-Eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zabol- Iran (Online), Dec 2021, Zabol, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological investigations at Tappeh Pahlavan, a late Neolithic site in Khorasan (NE –Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afshin Akbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Jamshidi Yeganeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revisiting the Hilly Flanks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Copenhague, Jun 2021, Copenhague (en visio), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and animal consumption in Northwest Iran during the Bronze Age: an insight from Aliabad Tepe and Qaleh Sardar Bukan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyne Douché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Decaix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Decruyenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resolution and limits of isotopic approaches to puzzle out seasonal herd mobility. A modern case study from Azerbaijan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Giblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2021 Widening horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous apprennent les os et les dents ? Enquête bioarchéologique sur les habitants du Plateau iranien entre le 6e et le 2e millénaires avant notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Format Science-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de l’Homme, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature concepts et enjeux des référentiels isotopiques pour décrire les systèmes d’élevage du passé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Référentiels : nature et pratiques en archéométrie. Journées thématiques des réseaux CAI-RN et DIM MAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human settlement in the highlands of southern Caucasus during Chalcolithic and Bronze Age through archeozoology, stable isotopes and cementochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Fiorillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Gambaschidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAA 2021 Widening horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel (Visioconférence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03447224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondements agropastoraux de la civilisation de l’Indus : approches bioarchéologiques et ethnobiologiques à Chanhu-daro, Sindh, Pakistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Printanières, réunion scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 7209, Feb 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional ancient DNA preservation and fibre remains of a Sasanian saltmine sheep mummy in Chehrābād, Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ruß-Popa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mattiangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mcdaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Hare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04036465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sounding of Tepe Ghazanchi, a PPN site near Kermanshah (Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantelitsa Mylona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Shidrang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Boulogne, Apr 2021, Boulogne (en visio), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic continuity in Central Asia since Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perle Guarino-Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Monnereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Chimènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBA9: 9th International Symposium on Biomolecular Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP project: Documenting morphological diversity of early sheep 'breeds' in Southwest Asian societies (6th - 1rst millennia BC) using 3D geometric morphometric of appendicular bones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème réunion du groupe de travail en Archéozoologie, Génétique, Protéomiques et Morphométriques (AGPM – ICAZ) - Université d'Oulu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic Studies of Bronze Age Societies in Central Asia and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures in Contact Central Asia as Focus of Trade, Cultural Exchange and Knowledge Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotopic evidence for the appearance of vertical herd mobility in the Southern Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The integration of the mountains into the Caucasian agro-pastoral systems between the Neolithic and the Bronze Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding evolution in north-western Iran from the Late Neolithic to the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abedi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference : The Araxes River in Late Prehistory Bridge or Border?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collegium of Lyon /Institute for Advanced Studies &amp; Tabriz Islamic Art University- Lyon, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Man-Animal interactions during the Iron Age on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iron Age Archaology of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICAR- ICHTO- Sanandaj-Iran, Oct 2019, Sanadaj, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding and hunting in north-western Iran and adjacent areas from Late Neolithic to Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akbar Abedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roghiyeh Rahimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing taste and know-how: Regional distribution of animal exploitation patterns and pastoral strategies in the Southern Caucasus and Northwestern Iran from the Neolithic to the Early Bronze Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azadeh Fatemeh Mohaseb Karimlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Araxes Rivers in Late Prehistory: Bridge or Border?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestication, diffusion et hybridation du chameau à partir de données archéozoologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Çakirlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et actualité des Camélidés d’Afrique du Nord et du Moyen-Orient - Journée d’étude de la Société d’Ethnozootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est de l’Éden – la transition néolithique sur le plateau iranien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Archéologie au Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département Homme &amp; Environnement, Muséum national d'Histoire naturelle, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of the scientific activities of the Bioarchaological Laboratory of the University of Tehran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iranian highlands: Resiliencies and integration in pre-modern societies – The coordination project (SPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Deutsches Bergbau-Museum (Mining Museum), Oct 2019, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cities in Ancient Bactria: sedentary, mobility, and migration in the settlements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond the Walls: Provisioning Cities in Ancient Eurasia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herding And Hunting On The Highlands Of Transcaucasia And Ciscaucasia From The Sasanian To Late Medieval Periods. The Archaeozoology Of The Dariali Gorge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roya Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA (Archaeozoology of Southwest Asia and Adjacent Areas), 14e international meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine et évolution des économies agropastorales sur le Plateau Iranien : étude des restes de faune et de flore archéologiques de Tepe Sialk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tepe Sialk – au cœur de l’archéologie de l’Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée du Louvre, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chevaux du Plateau iranien, acteurs méconnus des Empires de l’Orient ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croiser les sciences pour lire les animaux : passer penser du côté des animaux, organisé par Eric Baratay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’est d’Éden : diffusion des économies agropastorales sur le plateau Iranien au Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire SILAAM #3, Maison méditerranéenne des Sciences de l’Homme. Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tengberg M. & Mashkour M. Going East: the Neolithic spread of agricultural economies on the Iranian Plateau,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department für Botanik und Biodiversitätsforschung, Österreichisches archäologisches institut, Bioarchäologische Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene Human Occupation and Paleoecology of the South Caspian Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">University of Gorgan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gorgan, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidden hybrids: Camels and cultural blending in the Ancient Near East</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canan Çakirlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erkut Mehmet Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figen Sevil Kilimci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVth ASWA(AA) Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoralism and animal management in Ulug Depe during the Bronze and Iron Ages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Daujat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiva Sheikhi Seno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiorillo Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in ICAANE Munich. session: Redefining Interaction and Mobility in Prehistoric southern Central Asian Archaeology (organized by Élise Luneau and Lynne M. Rouse).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude archéozoologique des équidés sur le site parthe de Shahr e Qumis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Mohaseb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cheval, l’âne et la mule dans les empires de l’Orient ancien. Des Assyriens aux Sassanides, du monde méditerranéen à l’Asie centrale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INHA (Paris) &amp; Domaine de Chantilly. Organisé par l’Association Routes de l’Orient., Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tappeh Sang-e Chakhmaq (NE Iran) and the Neolithic diffusion to Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bemilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference ICAZ (international council for archaeozoology), Ankara, Turkey (2nd-7th September 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’exploitation préhistorique des caprinés sur les rivages du golfe persique. Le cas de l’amas coquillier Néolithique moyen et récent de UAQ2 (5500-4000 cal BC) à Umm al-Quwain (Emirats Arabes Unis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Méry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bronze Age agropastoral economies of the Halil Rud Valley. Results of the archaeozoological and archaeobotanical investigations at Konar Sandal, Jiroft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohreh Shirazi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar « Climate - Culture Conundrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2018, Linköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where did they come from and where did they go? Stable isotope analyses of Bronze Age societies in Central Asie and Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11 International Congress on the Archaeology of the Ancient Near East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going East: the Neolithic spread of agricultural economies on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference of the European Association for South Asian Archaeology and Art (EASAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Naples, Jul 2018, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’émergence et le développement de l'exploitation des caprinés sur le Plateau iranien depuis le Paléolithique au sub-actuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39e rencontres Internationales d’Achéologie et d’Histoire d’Antibes. Hommes/Caprinés de la montagne à la steppe de la chasse à l’élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">et al, Neolithic camel hunters of Baynunah (Abu Dhabi, UAE), Archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. O’connor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">’18 Conference, Session 2. The Neolithic in the UAE. al Ain- Abu Dhabi- UAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Al Ain , United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un écosystème microbien : le tartre dentaire. Archéologie et paléogénétique des relations Homme/microbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Borry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mashkour Marjan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Bendezu-Sarmiento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Archéologie au Muséum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02431396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbez L., Mashkour M., Stoetzel E., Darvish J., Chahoud J. Fathi H. Fereidoun Biglari F. Hyrcania without forests? Paleoecology and taphonomic analysis of micromammal remains from the Epipalaeolithic site of Ali-Tappeh (Iran).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Council for Archaeozoology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Ankara, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les anciennes économies de subsistance au Turkménistan vues par les disciplines bio-archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l’Association France-Turkménistan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association France-Turkménistan, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOSHEEP Project. First zootechnical innovations in Southwest Asian societies (6th–1rst millennia B.C.): Origin and development of sheep breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Abrahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Al Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ 2018 : 13th ICAZ International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ankara, Turquie, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Coastal Ressources Exploitation During the Arabian Neolithic : The Settlements of Ra’s al Hamra 6 and 5 (Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marrast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Conference on the Neolithic of the Arabian Peninsula</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français de Recherche de la Péninsule Arabique, Apr 2018, Kuwait City, Kuwait</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-03903764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal exploitation in the oases of southern Central Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kroll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lhuillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GIS Etudes asiatiques (GIS Asie), 6e congrès Asie. 6th FNASIC, Atelier Asie Centrale Sciences Po Paris (Sciences Po)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 000 ans d'agriculture et d'élevage sur le plateau Iranien. Impact environnemental et leçons pour le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iran défi climat : agriculture, recyclage des déchets, eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Diderot, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human genome extraction from the early Neolithic of Tappeh Abdol Hossein and Wezmeh Cave in Western Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Broushaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdi, K.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biglari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Archaeology Meeting of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO- National Museum of Iran, Mar 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The report of archaeozoological studies of the archaeometry Laboratory of the University of Tehran and the National Museum of Iran 1394-1395 (2015-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Laleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohaseb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Khazaeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Davoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Annual Archaeology Meeting of Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO- National Museum of Iran, Mar 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens Retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The statistical interpretation of bioarchaoelogical material: comparison of the subsistence economy of Sagzabad and Haftavan Tepe during the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mohaseb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICHTO- National Museum of Iran, Apr 2017, Téhéran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeology at Tappeh Sialk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bon Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tappeh Sialk – the glory of ancient Kashan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iran Heritage Foundation Conference. Asia House, Mar 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02996829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Organisat.rice.eur.) Human adaptation to environmental constraints on the Iranian Plateau since the Late Glacial: A view from the Zagros mountains in the past and present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opening Seminar of the LIA- CNRS-INEE "HAOMA" Project.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Auditorium de la Grande Galerie de l’Evolution, Muséum National d’Histoire Naturelle de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04046551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la structure des troupeaux à la couleur des chiens : retour sur 40 ans d’Archéozoologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tresset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIème colloque international du GMPCA, Rennes (18-21 avril 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02363649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptionally well preserved insect remains from the Seleucid Empire (312-63 BC), Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-bernard Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahram Zarei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beyzaei Doust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International conference on the archaeology of south-eastern Iran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Jiroft, Dec 2017, Jiroft, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies in the Zagros and their contribution to the Neolithic studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de lancement du LIA Human adaptation to environmental constraints on the Iranian Plateau since the Late Glacial: an integrated ecological and archaeological approach (HAOMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Mashkour; M. Djamali, Oct 2017, Paris (GGE, Muséum national d'Histoire naturelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Jonathan Beech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Yeomans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone Accumulation of Caprines in rocky landscapes: a general framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daujeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Crégut-Bonnoure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th ICAZ Taphonomy Working Group Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spread of obsidian on the Iranian Plateau during the Neolithic and the Bronze Age. The possible role of mobile pastoralists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gratuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hossein Azizi Kharananghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zalaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Maziar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Obsidian Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAOS International Association for Obsidian Studies; Regional Aeolian Archaeological Museum “Luigi Bernabò Brea”, Jun 2016, Lipari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early agro-pastoral economies in the southern Zagros with a special focus on Rahmatabad, Fars province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morteza Djamali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Azizi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Young archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tehran, Oct 2015, Tehran, Iran</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New evidence from the early Neolithic period in the Fars region, southern Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hossein Azizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From the Caucasus to the Arabian Peninsula: Studying domestic spaces in the Neolithic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence and environment in Ra’s al-Hamra 6 (Muscat, Sultanate of Oman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marrast Anaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Seminar for Arabian Studies Conference at The British Museum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a modern isotopic reference collection for the study of ancient pastoralism in the Zagros and South Caucasus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solmaz Amiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coming of Age? Stable Isotopes in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioarchaeological studies of Bronze Age sites on the Iranian Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanization, trade, subsistence and production during the Bronze Age on the Iranian Plateau, International conference, Maison de l’Orient,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02994211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subsistence economies in the Halil Rud Basin: bio-archaeological studies at Konar Sandal south and north</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting, hunting, cultivating and herding in north-eastern Iran and southern Turkmenistan from the Chalcolithic to the Iron Age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des économies agro-pastorales dans le sud de l’Asie centrale du Chalcolithique à l’âge du Fer. Analyses bio-archéologiques à Ulug Depe, Turkménistan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources, sociétés, biodiversité, 17ème Colloque du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Societies, animals and plants in Asia: archaeozoology and archaeobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioarchaeological investigations of the interactions between Holocene human societies and their environment”, GDRE First scientific meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mnhn-02993570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOARCHAEOLOGICAL STUDIES IN CHANHU-DARO (SINDH, PAKISTAN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Tengberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEOMALCOLOGY and the TECHNOLOGICAL STUDY OF SHELL PRODUCTIONS IN CHANHUDARO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Years of Pakistani-French Archaeological Excavations at Chanhu-daro, Sindh</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Islamabad; Nawabshah; Karachi, Pakistan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05434463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires plurimillénaires d'un système agro-sylvo-pastoral montagnard d'Asie du Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l’Association Française d’Etude du Quaternaire 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Thiais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du climat et des activités agro-sylvo-pastorales sur une steppe arborée dans les Monts Zagros (Iran) au cours des trois derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Brandstätt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahvya Belkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Abdollahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdolmajid Naderi Beni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Gif sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting to know ancient dogs through a genomic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahaut Goor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaschikoff Ludmilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guimarães Silvia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serra Octávio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simões Fernanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th ICAZ AGPM (International Council for Archaeozoology- Archaeozoology, Genetics, Proteomics and Morphometrics working group)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Munich (Allemagne), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the first sheep breed in Southwest Asia: a 3D morphometric investigation on astragalus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Vuillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jwana Chahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Albesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agraw Amane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASWA 15th International meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bone and shells. Artisanal exploitation of hard animal materials in the Iranian-Pakistani region during the Neolithic period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Manca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaz Beizaee Doost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAZ-ASWA 15th International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03914940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the chronology of Neolithic Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Zazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatté Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davoudi Hossein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau francophone du radiocarbone et autres cosmonucléides : analyses et interpretations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprophilous Coleoptera vs fungal spores, examples from Iran and from the Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Badura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Court-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la Societé Française d'Ecologie (Sfécologie 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coprophilous Coleoptera vs fungal spores : examples from the Alps and from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Court-Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Badura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Palaeobotany and Palynology conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03102055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of Animal bones and Preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danish Ahmed Sheik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Mashkour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homa Fathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ayoob Khiljee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1083"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66ABB396"/>
+    <w:nsid w:val="7D6A9634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjan-mashkour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3630-9459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057725977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeozoo-archeobota.mnhn.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/MarjanMashkour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=aCyAy54AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/MarjanMashkour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2026v61a2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Mullin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hare" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ine Halpin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn2094" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393593v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Erven" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etourneau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Neupane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bardou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf181" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779367v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Adamo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Agraw" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.181" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Sharif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Saliari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Karl Kunst" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Darvish" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Khazaeli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109646" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000773v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Saed Mucheshi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirvan Mohammadi Ghasrian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Abe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Zamani Dadane" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khosravi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jarcs.2024.373818.143256" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;llner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Aali" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boenke" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Draganits" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-024-09183-z" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568255v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108657" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034218v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begmatov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Teramura" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basira Mir-Makhamad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803723v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zalaghi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghalari Bayram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgari Sepideh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dana" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Reza Rafei" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliasghar Mahmoudinasab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.42" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100570" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220756v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Sandoval-Castellanos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimopoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daly" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj0954" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hassanzadeh" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30699/PJAS.7.24.7" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046460v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Moghimi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeedeh Laleh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103908" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782521v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiddaman" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos A Dimopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Plessis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg2238" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319560v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghasimi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7921" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046464v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davoudi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shidrang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tengberg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/NB.2021.25051.2394" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117898v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khazaeli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fathi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Vahdati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikgoftar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/NB.2022.21028.2088" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759454v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Her" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid&#8208;reza Rezaei" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Naderi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13191" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850103v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chim&#232;nes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Monnereau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kroll" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.884612" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Isabell Zimmermann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105624" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319550v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jinm.2023.1983154.1069" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Luneau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kaniuth" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103622" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812312v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Rossi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe A Lawlor" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82984" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036281v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azizi-Kharanaghi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akbari" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamshidi Yeganeh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/nb.2021.21466.2122" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453254v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Russ-Popa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionnuala Mcdaid" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0222" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/jnmpnhs.2021.004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100901118" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beizaee Sanaz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/JINM.2021.252978" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872069v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Aghalari" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/JINM.2021.253021" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024144v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rudov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.546518" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028712v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Noruzi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rezaei" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.57.0.3288618" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004641v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Schmidt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ersmark" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Lebrasseur" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba9572" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453241v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ataei" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14754114.v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895052v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104277" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02508657v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berry Lyons" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A Welch" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Gardner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghakouchak" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2020.104143" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464860v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489772v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Burger" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#199;akirlar" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407637v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Geravand" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188455v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pereira Verdugo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Daly" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1002" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367214v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102381" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024574v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mohaseb" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abdolahi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543961v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Beech" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O'Connor" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188464v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Daly" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mullin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aas9411" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407326v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hejabri Nobari" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mousavi Kouhpar" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/nbsh.2017.13690.1603" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406853v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kry&#353;tufek" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Vigne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2018-0124" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406833v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao3297" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969271v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166943v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Shidrang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534952v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.62" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046456v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Mohaseb" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399996v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2016.110109" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526821v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160997" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608862v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Arbuckle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174216" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010104v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036146v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.005" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137071v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz S Erdal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Kozbe" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.196" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lagoutte" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Axelsson" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160449" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004950v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Broushaki" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Link" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa L&#243;pez" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy van Dorp" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf7943" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361326v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otte" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biglari" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flas" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zwyns" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00094850" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KRLQJBHC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002464v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Roustaei" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.26" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111850v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahdati Ali" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01968861v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413y.0000000007" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833299v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Nezamabadi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004960v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Shirazi" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majidzadeh" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075110" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832086v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/12-113.1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915841v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188668v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828499v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227106v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197722v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monchot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.997" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR5NDZZ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303831v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beech" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huels" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377989v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naderi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Rezaei" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l G. B. Blum" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrini" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804782105" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138478v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1248" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194106v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.20753" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HCRC3G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320537v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steimer Herbert" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. As-Saqqaf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320353v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceiridwen J. Edwards" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bollongino" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chamberlain" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320500v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320349v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nishiaki" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320257v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hashemi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darvish" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320346v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollah Salehi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaychi Amirkhiz" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naderi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320351v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153429v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisenmann" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339633v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Moussa" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.010" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-160CX0TJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00278825v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fernandez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Luikart" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319404v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00279780v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beja-Pereira" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. England" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jordan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Bakhiet" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1096008" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140483v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alizadeh" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouchoukos" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Wilkinson" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bauer" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140646v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140475v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133646v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133564v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303830v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdi" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nokandeh" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azadi" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farmani" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaii" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140456v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679951v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelle" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01488-9" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV4L0534-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133465v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672035v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard Herbin" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fiquet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133453v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672033v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133443v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billiou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133455v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133442v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eisenmann" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500967v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00087846" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F75614F3C4D05F907E8B2AFFBDE7E86699E54B4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132974v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecomte" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132745v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132710v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132735v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirmohamad Sadeq" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132732v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132701v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132692v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuosalo-Tavakoli" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860762v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiridoun Biglari" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035229v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rahmonov" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usami Tomoyuki" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222927v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.15" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774184v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268767v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fujisawa" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453531v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850099v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Teufer" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vinogradova" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kutimov" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lombardo" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453499v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rahmati" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453505v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;venin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/10035?lang=en" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453541v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW84492" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104689v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naseri" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2d7x51d" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407722v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohaseb Azadeh" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doost Sanaz Beizaee" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari Chavordi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/from_palace_to_town" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407861v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543931v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8527" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03850761v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clement" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89260" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453234v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fathi" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034706v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543856v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028801v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Jamshidi Yeganeh" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Akbari" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407898v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453232v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcantara" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629608v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088172v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/8211" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543965v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ali Kavosh" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014100v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027931v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025574v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025626v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Fahimi" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025376v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027943v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026444v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Vahdati" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Biscione" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo La Farina" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8086" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026580v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Friess" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958000v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samariddin Mustafakulov" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervel Mathilde" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont-Delaleuf Armance" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407024v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoora Kamjan" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanghi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407374v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi Seno" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407050v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036143v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F. Mohaseb" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036142v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036144v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104699v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678278v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877327v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moradi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eghbal" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghassimi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228035v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441761v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320362v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vali Jahani" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argant" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320528v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Taheri" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Morad Nezhad" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320367v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320261v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luickart" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip R. England" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taberlet P." TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320263v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320335v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320326v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320328v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320142v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319379v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320255v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320254v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140490v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140493v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140478v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140471v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140465v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140460v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133568v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133460v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133444v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charpentier" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133471v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133101v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133117v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133151v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133041v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez Loredo" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pell&#233;" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132799v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133064v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yaghmayi" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132773v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132757v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369320v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mes.uchicago.edu/derek-kennet" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831259" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850516v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Azadeh Mohaseb" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beizaee Doost" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543987v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard W. Sauer" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chologauri" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabunia" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hopper" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawrence" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-caspian-gates-in-the-caucasus-from-antiquity-to-the-age-of-the-huns-and-the-middle-ages.html" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088153v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/7816" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.7816" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036128v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/archaeozoology-of-the-near-east-9.html" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307116v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430762v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504667v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407978v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aliette Pot" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Murat" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonulari" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303832v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiri" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076540v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018728v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Noseda" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018718v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018640v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018690v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076513v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057555v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rova" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035385v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018675v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035317v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogomolov" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimuradov" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353145v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230127v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213038v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omol Banin Ghafoori" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018608v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barno Bobomurodova" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjona Murodovna" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035328v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimurodov" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Sandiboev" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018512v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035298v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036489v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manca" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961972v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boco" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Berbeck" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035273v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914896v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036386v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vila" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albesso" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amane" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955259v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedianashvili" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046867v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour M." TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046866v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthon" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046531v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961989v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908679v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036494v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.. Rhone-Quer" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036511v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046535v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903247v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046542v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plassard" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036502v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesur" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036484v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kroll" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035287v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rakhmonov" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010652v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036477v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillien" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705562v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036403v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mohaseb" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046865v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036406v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decruyenaere" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rante" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tomoyuki" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakhmonov" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908644v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010649v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Zahoor" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036528v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mylona" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046519v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdu" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046476v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gashimi" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036296v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhuillier" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teufer" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010583v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104681v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104683v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaeenia" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447167v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046468v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446984v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447224v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambaschidze" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010602v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036465v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ru&#223;-Popa" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mattiangeli" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcdaid" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hare" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010621v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046474v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036453v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manin" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanton" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frantz" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036436v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036299v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beizaee Doost" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046466v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shidrang" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orange" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khoramli" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102093v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134432v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104705v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046857v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409427v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153168v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153199v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010397v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046858v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153209v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghiyeh Rahimi" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996849v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408134v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408074v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153182v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Mehmet Kara" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Sevil Kilimci" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408089v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046854v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046862v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abedi" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431365v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010323v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046848v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Mohaseb" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010313v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046850v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046767v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;connor" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431396v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borry" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903764v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358143v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010343v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408058v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046551v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046756v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohaseb" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996829v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010054v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046748v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broushaki" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi, K." TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046742v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laleh" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaeli" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010090v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046757v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966384v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brugal" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castel" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosse" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886140v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hossein Azizi Kharananghi" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994227v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Azizi" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994223v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138054v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994211v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993584v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993583v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993572v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993570v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434463v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434461v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851324v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Abdollahi" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851305v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740753v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Goor" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaschikoff Ludmilla" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es Silvia" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Oct&#225;vio" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#245;es Fernanda" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914940v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391110v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Badura" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102055v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04696090v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjan-mashkour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3630-9459" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057725977" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archeozoo-archeobota.mnhn.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhn.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.academia.edu/MarjanMashkour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=aCyAy54AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/MarjanMashkour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Manca" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/anthropozoologica2026v61a2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500638v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Casanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Davoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-025-02396-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04904398v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Djamali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gandouin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Sharifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398945v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshid Darvish" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roya Khazaeli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109646" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027853v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuldeep D More" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Lira Garrido" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14112" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05393593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolijn Erven" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Etourneau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahesh Neupane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Bardou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evaf181" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343876v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G Daly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E Mullin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J Hare" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ine Halpin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Mattiangeli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adn2094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779367v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vuillien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Adamo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amane Agraw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Argant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/jcaa.181" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Bilal Sharif" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Orlando" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Saliari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Karl Kunst" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.113224" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564550v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Noseda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Insogna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Testu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568255v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108657" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#246;llner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Aali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Boenke" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Draganits" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10963-024-09183-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000773v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Saed Mucheshi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirvan Mohammadi Ghasrian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Abe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Zamani Dadane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Khosravi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/jarcs.2024.373818.143256" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729863v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfei Pan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuexue Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Baca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Calvi&#232;re-Tonasso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schiavinato" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17527" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034218v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Begmatov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirofumi Teramura" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Decruyenaere" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basira Mir-Makhamad" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803723v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Maziar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zalaghi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghalari Bayram" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asgari Sepideh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220757v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Dana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyyed Reza Rafei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliasghar Mahmoudinasab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2024.42" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788594v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cuny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100570" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05220756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Sandoval-Castellanos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hare" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Dimopoulos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Daly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj0954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04607980v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Librado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Tressi&#232;res" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorelei Chauvey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07597-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117898v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Khazaeli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Fathi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Vahdati" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikgoftar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/NB.2022.21028.2088" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046460v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niloufar Moghimi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haeedeh Laleh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103908" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04065852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Timothy Treal Taylor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mila Hunska Ta&#353;unke Icu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlton Shield Chief Gover" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Arterberry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adc9691" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185082v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Hassanzadeh" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30699/PJAS.7.24.7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782521v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiddaman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos A Dimopoulos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Plessis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adg2238" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F Mohaseb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cornette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela I Zimmermann" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Berthon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.3255" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319560v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Ghasimi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7921" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046464v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Davoudi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Shidrang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tengberg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/NB.2021.25051.2394" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806416v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bader" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mallet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jwana Chahoud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agraw Amane" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea de Cupere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103447" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036281v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Azizi-Kharanaghi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Akbari" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mashkour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jamshidi Yeganeh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/nb.2021.21466.2122" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03746118v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sagory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759454v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Her" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid&#8208;reza Rezaei" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hughes" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Naderi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Duffraisse" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13191" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850103v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perle Guarino-Vignon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Marchi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Chim&#232;nes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Monnereau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kroll" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.884612" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784765v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Isabell Zimmermann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Trixl" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2022.105624" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827857v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Todd" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tonasso-Calvi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Chauvey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo3503" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319550v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Homa Fathi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jebrael Nokandeh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/jinm.2023.1983154.1069" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850084v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Lhuillier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Luneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Kaniuth" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103622" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812312v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S Arbuckle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Rossi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe A Lawlor" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.82984" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872069v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayram Aghalari" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhgan Jayez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/JINM.2021.253021" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beizaee Sanaz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22034/JINM.2021.252978" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453250v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Benda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37520/jnmpnhs.2021.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453254v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Russ-Popa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fionnuala Mcdaid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0222" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03252841v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2100901118" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402639v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abrahami" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Albesso" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2020.247" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425363v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya A Kusliy" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Suchan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04018-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028712v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parsa Ghasemi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Noruzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rika Gyselen" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Rezaei" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/ANES.57.0.3288618" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004641v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frantz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Schmidt" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Ersmark" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Lebrasseur" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aba9572" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024144v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Rudov" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Akhani" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.546518" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453241v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beyzaei Doust" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Fatemeh Mohaseb Karimlu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ataei" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.14754114.v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895052v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahvya Belkacem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gambin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104277" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02508657v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Berry Lyons" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A Welch" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher B Gardner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Aghakouchak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2020.104143" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543961v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mj. Beech" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O'Connor" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188455v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pereira Verdugo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria E. Mullin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Scheu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin G. Daly" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aav1002" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fereidoun Biglari" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Abdi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.102643" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407637v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Geravand" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02489772v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Burger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canan &#199;akirlar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322137v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Haile" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ge&#246;rg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1901169116" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610742v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Giraud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baldi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lem&#233;e" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleorient.702" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03950297v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Baldi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lem&#233;e" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367214v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.102381" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024574v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarieh Amiri" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh Mohaseb" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Abdolahi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839063v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barge" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanaghi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiredoun Biglari" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Moradi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.01.032" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01956378v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gondet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Ashjari" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Aubert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2018-0065" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407326v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Hejabri Nobari" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Mousavi Kouhpar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22084/nbsh.2017.13690.1603" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188464v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin P Daly" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Maisano Delser" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mullin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aas9411" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406853v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Denys" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kry&#353;tufek" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Denis Vigne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mammalia-2018-0124" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969271v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Dabrowski" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01903172v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tresset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent a F Frantz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2018.0286" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406833v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Albrechtsen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aao3297" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166943v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Shidrang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.023" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036146v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Schubert" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.12.005" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046456v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Mohaseb" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01534952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2017.62" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399996v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Grisoni" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2016.110109" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526821v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cucchi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohaseb" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peign&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orlando" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160997" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608862v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Andrew Bennett" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Champlot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Peters" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin S. Arbuckle" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Guimaraes" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174216" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010104v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01326370v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent A. F. Frantz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Pionnier-Capitan" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3161" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilmaz S Erdal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lriz Kozbe" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.196" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418703v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Bastian" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lagoutte" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Axelsson" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160449" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004950v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Broushaki" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Thomas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Link" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saioa L&#243;pez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy van Dorp" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf7943" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361326v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Otte" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biglari" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Flas" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zwyns" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00094850" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KRLQJBHC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002464v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kourosh Roustaei" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2015.26" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01111850v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahdati Ali" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915841v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Nezamabadi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833299v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967668v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Ottoni" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Girdland Flink" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/mss261" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01968861v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Lahijani" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Leydet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1749631413y.0000000007" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03004960v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Shirazi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majidzadeh" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914004v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Petit" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075110" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832086v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1645/12-113.1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188668v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Helmer" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lesur" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828499v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227106v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197722v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monchot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Trinkaus" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.997" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR5NDZZ3-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303831v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beech" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huels" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zazzo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138478v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/anata.2008.1248" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00377989v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naderi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Rezaei" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pompanon" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l G. B. Blum" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Negrini" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0804782105" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194106v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.20753" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-86HCRC3G-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320537v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Steimer Herbert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. As-Saqqaf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Sali&#232;ge" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavigne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320353v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceiridwen J. Edwards" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Bollongino" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Chamberlain" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320500v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Zwyns" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320349v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiro Nishiaki" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320257v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hashemi" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darvish" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320346v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mollah Salehi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaychi Amirkhiz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naderi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153429v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burke" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jean Douady" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eisenmann" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320351v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00339633v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bocherens" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e G. Drucker" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Moussa" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Billiou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.010" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-160CX0TJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00278825v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Fernandez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Luikart" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319404v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00279780v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beja-Pereira" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. England" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferrand" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jordan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O. Bakhiet" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1096008" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140483v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alizadeh" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kouchoukos" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Wilkinson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bauer" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140646v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140475v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133646v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133564v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303830v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdi" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nokandeh" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Azadi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Farmani" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaii" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140456v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133465v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679951v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bocherens" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pelle" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A. Mariotti" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01488-9" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV4L0534-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672033v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Horard Herbin" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pell&#233;" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fiquet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133443v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Billiou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133453v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01672035v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133455v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500967v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontugne" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hatt&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00087846" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F75614F3C4D05F907E8B2AFFBDE7E86699E54B4E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133442v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Eisenmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132974v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lecomte" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132745v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132735v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirmohamad Sadeq" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132710v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132732v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132692v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vuosalo-Tavakoli" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132701v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035229v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rahmonov" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usami Tomoyuki" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860762v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feiridoun Biglari" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034194v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Faraji" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222927v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780197608005.013.15" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774184v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268767v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fujisawa" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453531v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850099v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Teufer" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vinogradova" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kutimov" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lombardo" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407722v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohaseb Azadeh" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doost Sanaz Beizaee" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Askari Chavordi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12977/from_palace_to_town" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453505v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Th&#233;venin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/mnhn/10035?lang=en" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453541v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Daujat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Decaix" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/978OEAW84492" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453499v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Rahmati" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104687v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104689v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Amiri" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Naseri" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv2d7x51d" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034706v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543931v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8527" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453234v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fathi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03850761v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Clement" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.89260" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407861v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543856v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyudmila Shumilovskikh" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lemoine" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028801v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Jamshidi Yeganeh" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afshin Akbari" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407898v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453232v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alcantara" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027943v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026580v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Demeter" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Friess" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026444v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Vahdati" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Biscione" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo La Farina" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.8086" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543965v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ali Kavosh" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014100v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629608v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Vallet" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Casanova" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Waalke Meyer" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088172v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/8211" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027931v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025574v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025626v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Fahimi" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025376v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407024v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safoora Kamjan" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Azizi Kharanghi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958000v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samariddin Mustafakulov" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervel Mathilde" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont-Delaleuf Armance" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407374v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiva Sheikhi Seno" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Abedi" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407050v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036143v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azadeh F. Mohaseb" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678278v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104699v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036142v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036144v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877327v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moradi" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eghbal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ghassimi" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228035v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441761v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaubert" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320528v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Taheri" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Morad Nezhad" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320367v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320362v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vali Jahani" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Argant" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320328v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320263v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320261v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Luickart" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip R. England" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taberlet P." TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320335v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320326v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320254v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320255v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320142v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319379v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140493v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140490v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140465v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140478v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140471v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140460v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133568v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133460v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133444v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charpentier" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133471v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133101v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133117v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133151v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Neer" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133041v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rodriguez Loredo" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pell&#233;" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132799v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133064v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yaghmayi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132757v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132773v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369320v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mes.uchicago.edu/derek-kennet" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831259" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03850516v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Azadeh Mohaseb" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaz Beizaee Doost" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543987v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eberhard W. Sauer" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chologauri" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gabunia" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hopper" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lawrence" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/the-caspian-gates-in-the-caucasus-from-antiquity-to-the-age-of-the-huns-and-the-middle-ages.html" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088153v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/7816" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.7816" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036128v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oxbowbooks.com/oxbow/archaeozoology-of-the-near-east-9.html" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307116v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563335v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ayoob Khiljee" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tengberg" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05523622v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Faraz Ali" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ameri" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430762v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali K Lashari" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430541v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Houdas" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869704v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zafar Iqbal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504711v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakir Khan" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504667v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246101v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030581v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890840v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundus Aslam" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Borne" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475343v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento-Castillo" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02986693v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407978v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aliette Pot" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Murat" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonulari" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303832v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amiri" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102812v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018728v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430659v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolmajid Naderi Beni" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Stevens" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076540v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430719v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102801v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018718v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267178v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430716v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schneider" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018640v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018690v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076513v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057555v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Vautrin" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bosch" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Rova" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519257v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869613v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035385v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018675v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035298v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe S&#233;vin-Allouet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213038v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omol Banin Ghafoori" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018608v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barno Bobomurodova" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjona Murodovna" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035317v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bogomolov" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimuradov" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353145v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230127v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035328v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berdimurodov" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisher Sandiboev" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018512v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908644v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgi Bedianashvili" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010649v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Zahoor" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036406v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Decruyenaere" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rante" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tomoyuki" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakhmonov" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046519v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verdu" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036528v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mylona" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046867v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour M." TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046866v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berthon" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961989v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boco" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Berbeck" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908679v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046531v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961972v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035273v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914896v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036386v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vila" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chahoud" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albesso" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amane" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955259v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bedianashvili" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736077v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Soomro" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036489v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manca" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036511v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036494v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.. Rhone-Quer" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046535v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903247v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046542v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Feruglio" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Plassard" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036502v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lesur" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036484v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kroll" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bosch" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bon" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bendezu-Sarmiento" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035287v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Husniddin Rakhmonov" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010652v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036477v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vuillien" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705583v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705562v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036403v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cr&#233;gut-Bonnoure" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. F. Mohaseb" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046865v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992152v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036299v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Beizaee Doost" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036453v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Manin" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stanton" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Frantz" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Larson" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036436v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046466v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shidrang" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orange" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khoramli" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104683v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaeenia" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195929v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104681v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318861v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046476v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gashimi" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036296v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lhuillier" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teufer" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010583v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447043v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyne Douch&#233;" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447167v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Giblin" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046468v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446984v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447224v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gambaschidze" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010602v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04036465v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rossi" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ru&#223;-Popa" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mattiangeli" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mcdaid" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hare" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010621v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pantelitsa Mylona" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046474v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510766v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102093v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bon" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134432v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046862v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abedi" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046858v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153209v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roghiyeh Rahimi" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153199v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153168v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010397v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046857v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409427v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104705v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996849v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408134v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408074v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408089v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046854v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153182v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erkut Mehmet Kara" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Figen Sevil Kilimci" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408058v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046848v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Mohaseb" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363604v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bemilli" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010323v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431365v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010313v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046850v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046767v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. O&#8217;connor" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431396v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Borry" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358143v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010343v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195127v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Al Besso" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Berthon" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03903764v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marrast" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046757v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010054v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046748v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broushaki" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdi, K." TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046742v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laleh" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mohaseb" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khazaeli" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046752v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tresset" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bochaton" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Br&#233;hard" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046756v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02996829v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046551v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02363649v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009998v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-bernard Huchet" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Zarei" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010090v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966384v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daujeard" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Brugal" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Castel" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosse" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886140v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hossein Azizi Kharananghi" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994223v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Azizi" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994227v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994221v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138054v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02994211v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993584v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993583v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993572v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02993570v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434461v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434463v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851305v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brandst&#228;tt" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Abdollahi" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851324v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740753v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Goor" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaschikoff Ludmilla" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guimar&#227;es Silvia" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serra Oct&#225;vio" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sim&#245;es Fernanda" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076728v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03914940v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987342v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatt&#233; Christine" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoudi Hossein" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02391110v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Badura" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Court-Picon" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03102055v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04696090v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danish Ahmed Sheik" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>