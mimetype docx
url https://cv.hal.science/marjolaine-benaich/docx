--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -66,1470 +66,1573 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedicula marmoribus exornata&amp;quot;. Réflexions sur l’usage et la distribution du marbre dans les édifices julio-claudiens dévolus à la célébration impériale</w:t>
+                <w:t xml:space="preserve">Pour une archéologie urbaine du &amp;quot;culte impérial&amp;quot;. L'inscription spatiale du dialogue entre les cités d'Italie et le pouvoir impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Benaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Sorbonne Université, 2025. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2025SORUL108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035811v1</w:t>
-[...620 lines deleted...]
-                <w:t xml:space="preserve">hal-04035790v1</w:t>
+                <w:t xml:space="preserve">tel-05587490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction and Contextualization of the Julio-Claudian Group from the Borghese Excavations at Gabii</w:t>
+                <w:t xml:space="preserve">Des Herculanei aux Herculanei Augustales. Initiative privée et mise en place du “culte imperial” à Tibur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Benaich</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gabii through its artefacts</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04035727v1</w:t>
+              <w:t xml:space="preserve">XXVe Rencontre franco-italienne sur l’épigraphie du monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités antiques du &amp;lt;i&amp;gt;cinctus Gabinus&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">From Republican basilicae to imperial cult buildings : a study of the remodeling of the urban fabric and for a in Lazio and southern Etruria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Benaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319817v1</w:t>
+              <w:t xml:space="preserve">The Origins of the forum and the Basilica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Notre Dame, Rome Global Gateway; The University of Michigan, Jun 2023, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalités antiques du cinctus Gabinus. Remarques sur quelques représentations de la &amp;quot;ceinture de Gabies&amp;quot; et sur son évolution</w:t>
+                <w:t xml:space="preserve">Aedicula marmoribus exornata&amp;quot;. Réflexions sur l’usage et la distribution du marbre dans les édifices julio-claudiens dévolus à la célébration impériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Benaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04035733v1</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral "Honorer l’empereur et sa famille en Italie et dans les provinces : monuments et images"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Rosso; Marjolaine Benaïch, Mar 2023, Paris (Sorbonne Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un tessère nummulaire inédite de Gabies</w:t>
+                <w:t xml:space="preserve">Célébrer la famille impériale : au sujet des banquettes de quelques augustea italiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Benaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigraphica</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04035723v1</w:t>
+              <w:t xml:space="preserve">Atelier épigraphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Bérard, Apr 2022, Paris ( Ecole normale supérieure), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités antiques d’un costume littéraire : remarques sur quelques représentations du cinctus Gabinus et sur son évolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de l'équipe "Rome et ses Renaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Rosso; Hélène Casanova-Robin, May 2022, Paris (Sorbonne Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grilles, volets, seuils et dispositifs de mise à distance : hiérarchie spatiale et organisation interne du complexe ponderarium-augusteum de Tivoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral "La statue divine dans les pratiques religieuses antiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Rosso; Hélène Brun-Kyriakidis; Caroline Michel d'Annoville, Mar 2022, Athènes, Ecole française d'Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À la recherche des édifices du culte impérial : approche méthodologique. Les exemples de Tibur et Tusculum (Latium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire doctoral de l'équipe "Rome et ses Renaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Rosso; Hélène Casanova-Robin, Apr 2021, Paris (Sorbonne Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturation de l’espace cultuel et modes de présentation des statues. Approche technique et méthodologique à partir du cycle julio-claudien de Rusellae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral "La sculpture dans le monde romain : techniques et ateliers, de la carrière au musée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuelle Rosso, Oct 2021, Paris (Sorbonne Université), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un exemple de chantier augustéen : L’édifice d’Eumachia et le macellum de Pompéi, entre espace public et espace privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les chantiers de construction à Pompéi"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Dessales, Mar 2021, Paris (Ecole normale supérieure), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tra apertura e chiusura. Percezione e impatto visivo del culto imperiale nel paesaggio urbano italiano : uno studio delle aree di accesso e delle facciate degli edifici di culto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experiencing the Landscape in Antiquity 2 - II Convegno Internazionale di Antichità Classiche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armando Cristilli; Fabio De Luca; Gioconda Di Luca; Alessia Gonfloni, Nov 2021, Rome (Università di Roma “Tor Vergata”), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinterpréter une collection ancienne à la lumière des archives : le cas du forum de Gabies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier doctoral "Archéologie des sources documentaires : l’apport des archives historiques à la recherche archéologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florence Le Bars-Tosi; Christian Mazet, Oct 2020, Rome (Ecole française de Rome), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Herculanei aux Herculanei Augustales. Initiative privée et mise en place du “culte imperial” à Tibur</w:t>
+                <w:t xml:space="preserve">Réalités antiques du cinctus Gabinus. Remarques sur quelques représentations de la &amp;quot;ceinture de Gabies&amp;quot; et sur son évolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Benaich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVe Rencontre franco-italienne sur l’épigraphie du monde romain</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalités antiques du &amp;lt;i&amp;gt;cinctus Gabinus&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mètis. Anthropologie des mondes grecs anciens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N. S. 21, pp.211-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsehess.51625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04220938v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tessère nummulaire inédite de Gabies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigraphica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, LXXXIV, pp. 21-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tra apertura e chiusura. Percezione e impatto visivo del culto imperiale nel paesaggio urbano italiano : uno studio delle aree di accesso e delle facciate degli edifici di culto</w:t>
+                <w:t xml:space="preserve">Reconstruction and Contextualization of the Julio-Claudian Group from the Borghese Excavations at Gabii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Benaich</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gabii through its artefacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04035720v1</w:t>
+                <w:t xml:space="preserve">hal-04035727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tra apertura e chiusura. Percezione e impatto visivo del culto imperiale nel paesaggio urbano italiano : uno studio delle aree di accesso e delle facciate degli edifici di culto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Benaich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Experiencing the Landscape in Antiquity II - BAR International Series 3107, BAR Publishings, pp. 363-371, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le complexe monumental de Mandeure au Haut-Empire, le théâtre antique et ses abords (programme 2018-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Schowalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Assali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aoroc; Université de Strasbourg (UNISTRA); Carthage College (USA); SIVAMM; Ecole Nationale Supérieure d'Architecture de Strasbourg. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1676,51 +1779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Benaich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220931v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035815v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035806v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035803v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035797v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035792v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035799v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035790v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035727v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Szewczyk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319817v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.51625" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035723v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035720v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059321v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Schowalter" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05587490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Benaich" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUL108" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220931v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035811v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035806v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035815v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035803v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035796v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsehess.51625" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035723v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035727v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Szewczyk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035720v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059321v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mougin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Schowalter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Assali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>