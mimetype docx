--- v0 (2026-03-30)
+++ v1 (2026-05-20)
@@ -2090,217 +2090,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction historique anglo-américaine: Pouvoirs, savoirs et mémoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiction historique anglo-américaine. Pouvoirs, savoirs et mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Boutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, n° 37 (2), pp.6-229, 2021</w:t>
+              <w:t xml:space="preserve">, 2 (37), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494618v1</w:t>
+                <w:t xml:space="preserve">hal-03973216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction historique anglo-américaine. Pouvoirs, savoirs et mémoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiction historique anglo-américaine: Pouvoirs, savoirs et mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Boutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Rossignol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2 (37), 2021</w:t>
+              <w:t xml:space="preserve">, n° 37 (2), pp.6-229, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973216v1</w:t>
+                <w:t xml:space="preserve">hal-03494618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3326,173 +3326,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mad Men’s Finale and the Making of History</w:t>
+                <w:t xml:space="preserve">Un Village français, série sur l’Histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Kirsty Fairclough, Teresa Forde, Karen McNally, and Jane Marcellus (eds.). </w:t>
+              <w:t xml:space="preserve">Fabien Boully (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Legacy of Mad Men: Cultural History, Intermediality and American Television</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.209-220, 2020</w:t>
+              <w:t xml:space="preserve">Troubles en séries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.267-274, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664999v1</w:t>
+                <w:t xml:space="preserve">hal-04664994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Village français, série sur l’Histoire</w:t>
+                <w:t xml:space="preserve">Mad Men’s Finale and the Making of History</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Boutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fabien Boully (dir.). </w:t>
+              <w:t xml:space="preserve">Kirsty Fairclough, Teresa Forde, Karen McNally, and Jane Marcellus (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troubles en séries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Nanterre, pp.267-274, 2020</w:t>
+              <w:t xml:space="preserve">The Legacy of Mad Men: Cultural History, Intermediality and American Television</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.209-220, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664994v1</w:t>
+                <w:t xml:space="preserve">hal-04664999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre VII. La guerre dans les séries télévisées (1962-2017)</w:t>
               </w:r>
@@ -4133,51 +4133,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Antezana Barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo &#193;balos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30578/nomadas.n58a18" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0006#xd_co_f=NjM2NjJmMDgtNzgzOS00ZTExLWIwOTktMWEwZjE2NGNjYTYy~" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.029.0137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Cascajosa Virino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D. Lotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Uribe-Jongbloed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rivera-Betancur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/7632" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.001.0107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.679" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.629" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.010.0156" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.004.0188" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.084.0061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494618v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glenat.com/musique-art-culture/les-1000-series-voir-sans-moderation-9782344055274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31091-2_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/un-village-francais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/cold-case" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bout.2013.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bassaget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/9296-seriescopie-guide-thematique-des-series-tele-9782729870522.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1888-vampires-au-dela-du-mythe-9782729864026.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664999v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baech.2018.07.0101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sepul.2017.01.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04881513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04881536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386021v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Antezana Barrios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Boutet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consuelo &#193;balos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30578/nomadas.n58a18" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664268v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969699v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Rossignol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0006#xd_co_f=NjM2NjJmMDgtNzgzOS00ZTExLWIwOTktMWEwZjE2NGNjYTYy~" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.037.0223" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;cail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Larr&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.034.0229" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664537v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.029.0137" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Cascajosa Virino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D. Lotz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Uribe-Jongbloed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Rivera-Betancur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664278v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/7632" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430448v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1276" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430392v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nect.001.0107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430455v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.679" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430432v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1946" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430443v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.629" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1327" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03430412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28677" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664558v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.010.0156" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.004.0188" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664517v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.084.0061" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00574435v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973216v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494618v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632774v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Serisier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.glenat.com/musique-art-culture/les-1000-series-voir-sans-moderation-9782344055274" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31091-2_14" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nivet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607622v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bourlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632821v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelamartiniere.fr/livres/un-village-francais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03607619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632807v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/cold-case" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puf.bout.2013.01" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632827v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bassaget" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/9296-seriescopie-guide-thematique-des-series-tele-9782729870522.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/1888-vampires-au-dela-du-mythe-9782729864026.html#description-scroll-tricks" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632839v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664994v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.baech.2018.07.0101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664541v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.sepul.2017.01.0011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03960523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rainhorn" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04881513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04881536v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>