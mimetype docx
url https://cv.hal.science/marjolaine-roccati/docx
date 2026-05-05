--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -941,165 +941,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence du juge et mesures provisoires, note sous Cass. 1re civ, 14 mars 2018 (2 arrêts) n° 16-27.913 et n° 16-19.731 et Cass. 1re civ. 19 septembre 2018, n° 17-21191</w:t>
+                <w:t xml:space="preserve">Le renforcement de l'office du juge : analyse d'une réforme envisagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.208-211</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 006, pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452651v1</w:t>
+                <w:t xml:space="preserve">hal-02061347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renforcement de l'office du juge : analyse d'une réforme envisagée</w:t>
+                <w:t xml:space="preserve">Compétence du juge et mesures provisoires, note sous Cass. 1re civ, 14 mars 2018 (2 arrêts) n° 16-27.913 et n° 16-19.731 et Cass. 1re civ. 19 septembre 2018, n° 17-21191</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 006, pp.5</w:t>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02061347v1</w:t>
+                <w:t xml:space="preserve">hal-04452651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence en matière délictuelle et préjudice financier, note sous CJUE, 16 juin 2016, Universal Music International Holding BV c/ Michael Tétreault Schilling e.a., aff. C-12/15</w:t>
               </w:r>
@@ -1680,221 +1680,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la procédure européenne de règlement des petits litiges : vers davantage d'efficacité et d'accessibilité ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contre la constitutionnalisation de la frénésie sécuritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Parrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Matringe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2, pp.415--431</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644201v1</w:t>
+                <w:t xml:space="preserve">hal-01920421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre la constitutionnalisation de la frénésie sécuritaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution de la procédure européenne de règlement des petits litiges : vers davantage d'efficacité et d'accessibilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.415--431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920421v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'Union et protection des données à caractère personnel</w:t>
               </w:r>
@@ -3099,173 +3099,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des filtres</w:t>
+                <w:t xml:space="preserve">Diversité d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omarjee; Ismaël and Sinopoli; Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les actions en justice au-delà de l'intérêt personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2014, Thèmes &amp; Commentaires, 978-2-247-13037-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644220v1</w:t>
+                <w:t xml:space="preserve">hal-01644217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité d'acteurs</w:t>
+                <w:t xml:space="preserve">Présentation des filtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omarjee; Ismaël and Sinopoli; Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les actions en justice au-delà de l'intérêt personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2014, Thèmes &amp; Commentaires, 978-2-247-13037-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644217v1</w:t>
+                <w:t xml:space="preserve">hal-01644220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique traditionnelle : la jonction d'affaires</w:t>
               </w:r>
@@ -3806,51 +3806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05459189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04467048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02061347v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.294.0429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01662181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9785/9783504384784-023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Touillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Marcelo Sotomayor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01660684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilduin Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Niboyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05459189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04467048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02061347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.294.0429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01662181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9785/9783504384784-023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Touillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Marcelo Sotomayor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01660684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilduin Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Niboyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>