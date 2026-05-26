--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -238,316 +238,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il prévoir de nouvelles règles de compétence internationale ?</w:t>
+                <w:t xml:space="preserve">Faut-il prévoir de nouvelles règles de compétence internationale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 02, pp.77</w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp.77-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04481843v1</w:t>
+                <w:t xml:space="preserve">hal-04463218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between Ukraine and the European Union: crossed challenges&amp;quot; in &amp;quot;War in Ukraine: a challenge for legal normality?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel avenir pour la filiation en droit international privé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.22-25</w:t>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 02, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467048v1</w:t>
+                <w:t xml:space="preserve">halshs-04481842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il prévoir de nouvelles règles de compétence internationale?</w:t>
+                <w:t xml:space="preserve">Faut-il prévoir de nouvelles règles de compétence internationale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.77-79</w:t>
+              <w:t xml:space="preserve">, 2024, 02, pp.77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463218v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04481843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel avenir pour la filiation en droit international privé ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relations between Ukraine and the European Union: crossed challenges&amp;quot; in &amp;quot;War in Ukraine: a challenge for legal normality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 02, pp.72</w:t>
+              <w:t xml:space="preserve">La Revue des droits de l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04481842v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04467048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence en matière délictuelle et actes de dénigrement, note sous Cass. 1ère civ., 15 juin 2022, n°18-24.850 et Cass. 1ère civ., 1er février 2023, n°20-15.703</w:t>
               </w:r>
@@ -1079,165 +1079,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence en matière délictuelle et préjudice financier, note sous CJUE, 16 juin 2016, Universal Music International Holding BV c/ Michael Tétreault Schilling e.a., aff. C-12/15</w:t>
+                <w:t xml:space="preserve">Traduction et interprétation dans le cadre du renvoi préjudiciel européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.379-380</w:t>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183, pp.297--307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452690v1</w:t>
+                <w:t xml:space="preserve">hal-01644182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduction et interprétation dans le cadre du renvoi préjudiciel européen</w:t>
+                <w:t xml:space="preserve">Compétence en matière délictuelle et préjudice financier, note sous CJUE, 16 juin 2016, Universal Music International Holding BV c/ Michael Tétreault Schilling e.a., aff. C-12/15</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 183, pp.297--307</w:t>
+              <w:t xml:space="preserve">Revue de droit des affaires internationales - International business law journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.379-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644182v1</w:t>
+                <w:t xml:space="preserve">hal-04452690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clause attributive de juridiction et &amp;quot;origine du Monde&amp;quot;, note sous Cour d’appel de Paris, 12 février 2016, n°15/08624</w:t>
               </w:r>
@@ -1364,537 +1364,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the national judge in a european judicial area. From an internal market to civil cooperation</w:t>
+                <w:t xml:space="preserve">Evolution de la procédure européenne de règlement des petits litiges : vers davantage d'efficacité et d'accessibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Yearbook of Private International Law</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.415--431</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662181v1</w:t>
+                <w:t xml:space="preserve">hal-01644201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pouvoir juridictionnel dans l'Espace de liberté, de sécurité et de justice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contre la constitutionnalisation de la frénésie sécuritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
+                <w:t xml:space="preserve">Karine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+                <w:t xml:space="preserve">Jean Matringe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aikaterini Angelaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 03, pp.529</w:t>
+              <w:t xml:space="preserve">Le Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02261591v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique de droit des discriminations (mai 2015-septembre 2015)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of the national judge in a european judicial area. From an internal market to civil cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Touillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revdh.1748⟩</w:t>
+              <w:t xml:space="preserve">Yearbook of Private International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XVI, pp.539-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.9785/9783504384784-023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647425v1</w:t>
+                <w:t xml:space="preserve">hal-01662181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre la constitutionnalisation de la frénésie sécuritaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le pouvoir juridictionnel dans l'Espace de liberté, de sécurité et de justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Sinopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dubin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aikaterini Angelaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 03, pp.529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920421v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02261591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la procédure européenne de règlement des petits litiges : vers davantage d'efficacité et d'accessibilité ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronique de droit des discriminations (mai 2015-septembre 2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Touillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne de droit de la consommation / European Consumer Law Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lettre Actualités Droits-Libertés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Droit des discriminations : Chronique (mai 2015 - sept. 2015), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/revdh.1748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644201v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit de l'Union et protection des données à caractère personnel</w:t>
               </w:r>
@@ -2057,64 +2057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos du rapport d’évaluation du Règlement Bruxelles 44/2001 : les prémisses de B1 bis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2298,51 +2298,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel avenir pour la filiation en droit international privé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2582,220 +2582,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du juge national dans l'espace judiciaire européen: du marché intérieur à la coopération civile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
+                <w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 12e édition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bruylant, 2013, 978-2-8027-4098-8</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chainais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin S. Delicostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loannis S. Delicostopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Douchy-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, 1674 p., 2013, Précis : Droit privé, 9782247224210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644242v1</w:t>
+                <w:t xml:space="preserve">hal-04017086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Droit processuel. Droit commun et droit comparé du procès équitable, 12e édition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Guinchard</w:t>
+                <w:t xml:space="preserve">Le rôle du juge national dans l'espace judiciaire européen: du marché intérieur à la coopération civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Niboyet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruylant, 2013, 978-2-8027-4098-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loannis S. Delicostopoulos</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-04017086v1</w:t>
+                <w:t xml:space="preserve">hal-01644242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3099,203 +3099,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité d'acteurs</w:t>
+                <w:t xml:space="preserve">Présentation des filtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omarjee; Ismaël and Sinopoli; Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les actions en justice au-delà de l'intérêt personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2014, Thèmes &amp; Commentaires, 978-2-247-13037-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644217v1</w:t>
+                <w:t xml:space="preserve">hal-01644220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des filtres</w:t>
+                <w:t xml:space="preserve">Diversité d'acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Omarjee; Ismaël and Sinopoli; Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les actions en justice au-delà de l'intérêt personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, 2014, Thèmes &amp; Commentaires, 978-2-247-13037-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644220v1</w:t>
+                <w:t xml:space="preserve">hal-01644217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une technique traditionnelle : la jonction d'affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3532,64 +3532,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport français en vue de l’Etude relative à l’application du Règlement CE 44/2001 à la demande de la Commission européenne coordonnée par les Professeurs Hess, Pfeiffer et Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Sinopoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Roccati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,51 +3806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05459189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481843v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04467048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463218v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481842v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02061347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452690v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644182v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.294.0429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01662181v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9785/9783504384784-023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647425v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Touillier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1748" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644201v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Marcelo Sotomayor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01660684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilduin Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644242v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Niboyet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644217v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644220v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05459189v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Roccati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435752v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04463218v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481842v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04481843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04467048v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442123v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04442140v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452466v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452446v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452632v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02061347v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644182v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04452701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.294.0429" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01920421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matringe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Alix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beauvais" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01662181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9785/9783504384784-023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261591v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Sinopoli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Omarjee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pailler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Angelaki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01647425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumortier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Touillier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revdh.1748" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644221v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02261103v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Adalid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Combet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mazille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03265483v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Marcelo Sotomayor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01660684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04460181v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Boujeka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814167v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazick Kerneis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Amrani-Mekki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilduin Davy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04017086v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Guinchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chainais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loannis S. Delicostopoulos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Douchy-Oudot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644242v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Niboyet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163070v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163124v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644217v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499153v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01644218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04143524v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04145163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>