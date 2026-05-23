--- v0 (2026-05-03)
+++ v1 (2026-05-23)
@@ -147,6697 +147,6697 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High gene flow in Atlantic vent shrimp species with multiple ridge colonizations by ecotypic lineages with contrasting symbioses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Portanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Methou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ruault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64898/2026.01.09.698622⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alpha and beta diversities of hydrothermal vent macrofaunal communities along the southwestern Pacific back-arc basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poitrimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 967, pp.178694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.178694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omics exploration of deep-sea biodiversity: data from the “Pourquoi Pas les Abysses?” and eDNAbyss projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Trouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liautard-Haag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanne Aubé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-06009-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthropogenic pressures at the Lucky Strike hydrothermal vent field: 30 years of research activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozée Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 992, pp.179960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 207, pp.102625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05249535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Dracograllus miguelitus sp. nov. (Nematoda: Draconematidae) from an inactive structure: insights into its taxonomy, biodiversity and ecology at hydrothermal vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Johnson da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Zeppilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Foulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Dessandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, e19585 (45p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.19585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deep sea spy: An online citizen science annotation platform for science and ocean literacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cottais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riwan Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Cenatiempo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gasne-Destaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86, pp.103065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2025.103065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peltospira smaragdina gastropod assemblages as pioneers in Atlantic hydrothermal vent community succession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphne Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozee Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (9), 136 (12p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-025-04695-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;The EMSO-Azores deep-sea observatory: 15 years of multidisciplinary studies of the lucky strike hydrothermal system, from sub-seafloor to the water column&amp;quot; [Journal of Sea Research 207 (2025) 102625]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ballu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.102632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2025.102632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A step towards measuring connectivity in the deep sea: elemental fingerprints of mollusk larval shells discriminate hydrothermal vent sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.145-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-145-2024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494834v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring ecological dynamics on complex hydrothermal structures: A novel photogrammetry approach reveals fine‐scale variability of vent assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic van Audenhaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozee Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Perrois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (2), pp.325-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04540159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convolutional neural networks for hydrothermal vents substratum classification: An introspective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Juan Soto Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Van Audenhaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annah Ramiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80, pp.102535. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2024.102535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polymer material biodegradation in the deep sea. A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chamley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 957, pp.177637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.177637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrative taxonomy of new neomphaloidean gastropods from deep-sea hot vents of the southwestern Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poitrimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/zoolinnean/zlae064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproductive biology and population structure of three hydrothermal gastropods (Lepetodrilus schrolli, L. fijiensis and Shinkailepas tollmanni) from the South West Pacific back-arc basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poitrimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Veuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annah Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Comtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (1), pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-023-04348-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underwater 3D Reconstruction from Video or Still Imagery: Matisse and 3DMetrics Processing and Exploitation Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Arnaubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Escartín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Gracias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse11050985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiffel Tower: A Deep-Sea Underwater Dataset for Long-Term Visual Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentin Boittiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ferrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Arnaubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricard Marxer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The International Journal of Robotics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02783649231177322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A blueprint for integrating scientific approaches and international communities to assess basin-wide ocean ecosystem status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin W Devey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Biastoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Carreiro-Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Dohna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dorschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00645-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasted phylogeographic patterns of hydrothermal vent gastropods along South West Pacific: Woodlark Basin, a possible contact zone and/or stepping-stone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Poitrimol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Daguin-Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Le Port</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Ballenghien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.e0275638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0275638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrating Multidisciplinary Observations in Vent Environments (IMOVE): Decadal Progress in Deep-Sea Observatories at Hydrothermal Vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Barreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Juniper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Kelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (6), pp.120681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.866422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Active hydrothermal vents in the Woodlark Basin may act as dispersing centres for hydrothermal fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Scalabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Pelleter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00387-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integrated Study of New Faunal Assemblages Dominated by Gastropods at Three Vent Fields Along the Mid-Atlantic Ridge: Diversity, Structure, Composition and Trophic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozée Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laes-Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.925419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term monitoring reveals unprecedented stability of a vent mussel assemblage on the Mid-Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic van Audenhaege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Brind'Amour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Drugmand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laes-Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 204, pp.102791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2022.102791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The EMSO Generic Instrument Module (EGIM) : Standardized and Interoperable Instrumentation for Ocean Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Lantéri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Ruhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enoc Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin del Rio Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.801033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovery of hydrothermal vent communities in response to an induced disturbance at the Lucky Strike vent field (Mid-Atlantic Ridge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ramirez-Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cathalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Laes-Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.105316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2021.105316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biological rhythms in the deep-sea hydrothermal mussel Bathymodiolus azoricus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozée Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Markov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Apremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.3454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-17284-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrasting reproductive biology of two hydrothermal gastropods from the Mid-Atlantic Ridge: implications for resilience of vent communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozee Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ramirez-Llodra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167 (8), 109 (19p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-020-03721-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Environmental DNA (eDNA) to Assess Biodiversity of Hard Substratum Faunal Communities on the Lucky Strike Vent Field (Mid-Atlantic Ridge) and Investigate Recolonization Dynamics After an Induced Disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cowart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Brandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozee Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (783), 21p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Currents and topography drive assemblage distribution on an active hydrothermal edifice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozée Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Arnaubec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.102397 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2020.102397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interannual Variation in the Population Dynamics of Juveniles of the Deep-Sea Crab Chionoecetes tanneri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Metaxas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.Article 50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revisiting the Lepetodrilus elevatus species complex (Vetigastropoda: Lepetodrilidae), using samples from the Galápagos and Guaymas hydrothermal vent systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyy061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sFDvent: A global trait database for deep‐sea hydrothermal‐vent fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbie S A Chapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stace E Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Colaço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey V Gebruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hilario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28, pp.1538 - 1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12975⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversity and trophic ecology of hydrothermal vent fauna associated with tubeworm assemblages on the Juan de Fuca Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozée Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Marticorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Schaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Day</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (9), pp.2629-2647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-15-2629-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annual and seasonal dynamics of deep-sea megafaunal epibenthic communities in Barkley Canyon (British Columbia, Canada): A response to climatology, surface productivity and benthic boundary layer variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Metaxas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex E. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 169, pp.89-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2018.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expert, Crowd, Students or Algorithm: who holds the key to deep-sea imagery ‘big data’ processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maia Hoeberechts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Aguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Nephin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (8), pp.996-1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astronomical and atmospheric impacts on deep-sea hydrothermal vent invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Mihaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond W. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 284 (1852), pp.20162123 (1-10). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.2123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of an oxygen minimum zone and macroalgal enrichment on benthic megafaunal community composition in a NE Pacific submarine canyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lia Domke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lacharite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Metaxas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (6), pp.e12481 (1-9). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maec.12481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behavioural study of two Hydrothermal crustacean decapods: Mirocaris fortunata and Segonzacia mesatlantica, from the lucky strike vent field (mid-Atlantic ridge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Shillito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121, pp.146-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2015.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporal and spatial variation in temperature experienced by macrofauna at Main Endeavour hydrothermal vent field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Juniper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 106, pp.154-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr.2015.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The VENUS cabled observatory as a method to observe fish behaviour and species assemblages in a hypoxic fjord, Saanich Inlet (British Columbia, Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Piechaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois de Montigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozee Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (1), pp.24-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2013-0611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-frequency study of epibenthic megafaunal community dynamics in Barkley Canyon: A multi-disciplinary approach using the NEPTUNE Canada network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice O.V. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mihály</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Aguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Juniper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.56-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diel behavioral rhythms in sablefish (Anoplopoma fimbria) and other benthic species, as recorded by the Deep-sea cabled observatories in Barkley canyon (NEPTUNE-Canada)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A year in Barkley Canyon: A time-series observatory study of mid-slope benthos and habitat dynamics using the NEPTUNE Canada network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Juniper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Mihály</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.S. Ajayamohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deep Sea Research Part II: Topical Studies in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92, pp.114-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dsr2.2013.03.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Year in Hypoxia: Epibenthic Community Responses to Severe Oxygen Deficit at a Subsea Observatory in a Coastal Inlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Tunnicliffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kim Juniper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Dean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (9), pp.e45626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automated Image Analysis for the Detection of Benthic Crustaceans and Bacterial Mat Coverage Using the VENUS Undersea Cabled Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Aguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrado Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katleen Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Antonucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (11), pp.10534-10556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s111110534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faunal changes and geographic crypticism indicate the occurrence of a biogeographic transition zone along the southern East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Plouviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stépahne Hourdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Desbruyeres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (3), pp.575-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2010.02418.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-parametric study of behavioural modulation in demersal decapods at the VENUS cabled observatory in Saanich Inlet, British Columbia, Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Aguzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Menesatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 401 (1-2), pp.89-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2011.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproductive biology of three hydrothermal vent peltospirid gastropods (Nodopelta heminoda, N-subnoda and Peltospira operculata) associated with Pompeii worms on the East Pacific Rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (3), pp.257-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyq008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of physico-chemical environment on gastropod assemblages at hydrothermal vents on the East Pacific Rise (13°N/EPR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pendlebury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88, pp.995-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S002531540800163X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geographic clines and stepping-stone patterns detected along the East Pacific Rise in the vetigastropod Lepetodrilus elevatus reflect species crypticism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Matabos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sadosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Jollivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (4), pp.545-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-007-0829-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of habitat mosaics on biological communities at hydrothermal vents and their periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic van Audenhaege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozée Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annah Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Marcillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563101v1</w:t>
-              </w:r>
-[...6516 lines deleted...]
-                <w:t xml:space="preserve">hal-00222101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6855,51 +6855,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatio-temporelle des communautés benthiques en environnement marin profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université de Bretagne Occidentale (UBO), Brest, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6988,64 +6988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilson da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Papadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Belém, Brazil. pp.387-395, </w:t>
@@ -7115,51 +7115,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on the Marine Imaging Workshop 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Borremans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Durden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7265,103 +7265,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seafloor Observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mairi Best</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maia Hoeberechts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kim Juniper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Sampling in the Deep Sea. 2016. Malcolm R. Clark Mireille Consalvey Ashley A. Rowden (Eds). Print ISBN:9780470656747, Online ISBN:9781118332535, DOI:10.1002/9781118332535. Chap.14, pp.306-337</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
@@ -7399,90 +7399,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges to the assessment of benthic populations and biodiversity as a result of rhythmic behaviour: Video solutions from cabled observatories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Aguzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Batista Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrado Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Azzurro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7556,51 +7556,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité des peuplements hydrothermaux de la dorsale Est-Pacifique : influence des traits d'histoire de vie des organismes et de l'environnement géophysique et physico-chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Matabos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversité. Paris 6, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7717,51 +7717,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B367BA03"/>
+    <w:nsid w:val="59452B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7948,51 +7948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjolainematabos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-9896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127381406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563101v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic van Audenhaege" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Methou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.09.698622" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cuvelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozee Sarrazin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04695-4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973664v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarradin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179960" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028565v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cenatiempo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gasne-Destaville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103065" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson da Silva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19585" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlae064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494834v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-145-2024" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perrois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12486" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04847955v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chamley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vannier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177637" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116331v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Arnaubec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gracias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050985" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089339v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Boittiaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649231177322" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948729v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W Devey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carreiro-Silva" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dohna" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorschel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00645-w" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03669577v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lant&#233;ri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ruhl" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gates" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoc Mart&#237;nez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio Fernandez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.801033" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03807160v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275638" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Juniper" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kelley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.866422" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04159205v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laes-Huon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marticorena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.925419" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831352v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Drugmand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102791" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03237619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramirez-Llodra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105316" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202608v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03721-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491374v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102397" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202488v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cowart" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00783" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie S A Chapman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stace E Beaulieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Gebruk" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hilario" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12975" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932210v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Metaxas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00050" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy061" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02326155v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Day" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2629-2018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex E. Hay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.04.002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202018v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domke" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lacharite" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12481" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201825v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Hoeberechts" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Doya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nephin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12746" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201856v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelievre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mihaly" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond W. Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2123" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200564v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Piechaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Montigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2013-0611" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200643v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuvelier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shillito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.04.008" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lee" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Robert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575285v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguzzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Company" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.04.003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3B0B8F4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563315v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice O.V. Bui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mih&#225;ly" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q05N5M7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575293v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ajayamohan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gervais" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.03.038" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQR5KMV0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tunnicliffe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Dean" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045626" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575378v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Antonucci" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s111110534" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218841v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbruyeres" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02418.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menesatti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.041" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRBRMQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218849v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq008" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadosky" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0829-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HFK3G10-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05360871v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157873v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durden" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Schoening" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Curtis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Adams" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309650v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Best" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118332535.ch14" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Batista Company" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Azzurro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01117647v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjolainematabos" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1983-9896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127381406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05557915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Portanier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Methou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Daguin-Thi&#233;baut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ruault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Le Port" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64898/2026.01.09.698622" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973664v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Poitrimol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boulart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cathalot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouxel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.178694" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05434404v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liautard-Haag" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Aub&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06009-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Leroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joz&#233;e Sarrazin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Sarradin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Matabos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179960" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249535v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ballu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Barreyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blandin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Johnson da Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Zeppilli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Foulon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Dessandier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.19585" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028565v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cottais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Cenatiempo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gasne-Destaville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2025.103065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206159v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphne Cuvelier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozee Sarrazin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04695-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05480159v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2025.102632" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494834v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-145-2024" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540159v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic van Audenhaege" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Legendre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Perrois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12486" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500874v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Juan Soto Vega" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Papadakis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Van Audenhaege" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Ramiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2024.102535" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04847955v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chamley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vannier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177637" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04927058v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Chen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlae064" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Veuillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annah Rami&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Comtet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-023-04348-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116331v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Arnaubec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ferrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Escart&#237;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Gracias" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11050985" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089339v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentin Boittiaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dune" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricard Marxer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02783649231177322" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948729v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin W Devey" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Biastoch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Carreiro-Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dohna" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dorschel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00645-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03807160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ballenghien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275638" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752487v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kim Juniper" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kelley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.866422" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611693v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Scalabrin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Meur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00387-9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04159205v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laes-Huon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marticorena" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.925419" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03831352v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Brind'Amour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Drugmand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2022.102791" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03669577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lant&#233;ri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Ruhl" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Gates" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enoc Mart&#237;nez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin del Rio Fernandez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.801033" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03237619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ramirez-Llodra" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2021.105316" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907599v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Markov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Apremont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17284-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202608v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03721-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202488v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cowart" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Brandt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Girard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2020.102397" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932210v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chauvet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Metaxas" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00050" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354593v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jollivet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyy061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03348717v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbie S A Chapman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stace E Beaulieu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cola&#231;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V Gebruk" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hilario" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12975" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02326155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leli&#232;vre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Schaal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Day" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-2629-2018" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex E. Hay" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2018.04.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201825v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maia Hoeberechts" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Doya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Aguzzi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Nephin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12746" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201856v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lelievre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Mihaly" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond W. Lee" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.2123" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202018v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lia Domke" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lacharite" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12481" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuvelier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brouard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Shillito" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ravaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2015.04.008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563302v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Lee" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katleen Robert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2015.10.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200564v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Piechaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Montigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2013-0611" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563315v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice O.V. Bui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Mih&#225;ly" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.05.002" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q05N5M7F-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575285v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doya" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguzzi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pardo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Company" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.04.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3B0B8F4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575293v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.S. Ajayamohan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gervais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr2.2013.03.038" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQR5KMV0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Tunnicliffe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Dean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045626" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575378v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrado Costa" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Antonucci" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s111110534" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plouviez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahne Hourdez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desbruyeres" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Legendre" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2010.02418.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575385v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Robert" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Costa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Menesatti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2011.02.041" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXRBRMQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218849v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyq008" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335998v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Bris" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pendlebury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540800163X" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-0CDX4Q27-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222101v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Guen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sadosky" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-007-0829-3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6HFK3G10-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563101v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Borremans" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Marcillat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05360871v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772781v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Soto Vega" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilson da Costa" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-X-3-2024-387-2024" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157873v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Durden" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Schoening" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Curtis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luther Adams" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309650v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mairi Best" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Blandin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118332535.ch14" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575364v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Batista Company" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Azzurro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01117647v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>