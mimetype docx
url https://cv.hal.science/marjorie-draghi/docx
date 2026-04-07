--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -374,307 +374,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la dynamique de colonisation microbienne de produits de construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of four macrocyclic trichothecenes by &amp;lt;em&amp;gt;Stachybotrys chartarum&amp;lt;/em&amp;gt; during its development on different building materials as measured by UPLC-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brankica Aleksic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lacaze</w:t>
+                <w:t xml:space="preserve">M. Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Moularat</w:t>
+                <w:t xml:space="preserve">J. J. Pestka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faisl Bousta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Silar</w:t>
+                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mattech/2016035⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 106, pp.265-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153157v1</w:t>
+                <w:t xml:space="preserve">hal-02638884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of four macrocyclic trichothecenes by &amp;lt;em&amp;gt;Stachybotrys chartarum&amp;lt;/em&amp;gt; during its development on different building materials as measured by UPLC-MS/MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylviane Bally</w:t>
+                <w:t xml:space="preserve">Étude de la dynamique de colonisation microbienne de produits de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Draghi</w:t>
+                <w:t xml:space="preserve">Faisl Bousta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Pestka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
+                <w:t xml:space="preserve">Philippe Silar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 104 (5), pp.507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2016035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02638884v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mycotoxines produites par S. chartarum dans les fourrages</w:t>
               </w:r>
@@ -800,51 +800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are VOCs an efficient way to detect fungal development in maize grains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aleksic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gehin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -970,51 +970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brisebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brisebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duchaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1252,103 +1252,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of colonization mechanisms of construction products by micromycetes applied to the development of a preventive treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Robine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Silar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS 2015, 6th Congressof European Microbiologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1405,77 +1405,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et compréhension de la dynamique de colonisation microbienne des supports : vers l'élaboration de nouveaux traitements préventifs adaptés aux environnements intérieurs. Rapport final et rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Moularat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Draghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lacaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Moletta-Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,51 +1692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Aleksic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cr&#233;pon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ritoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bally" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01001-17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153157v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBF8AAF91B6EE1093D35AC778E908DCC1BA5CFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638884v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pestka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01766289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aleksic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#246;lich-Nowoisky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02167654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03654391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Orial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617825v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brankica Aleksic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Draghi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Lan Ha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Bailly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Cr&#233;pon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607195v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ritoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Bally" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01001-17" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638884v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Draghi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Pestka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03153157v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lacaze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moularat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Silar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2016035" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FBF8AAF91B6EE1093D35AC778E908DCC1BA5CFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01766289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304818v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aleksic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Lan Ha" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Bailly" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Amato" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brisebois" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duchaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fr&#246;lich-Nowoisky" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659460v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119132318.ch1a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02167654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Robine" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-03654391v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Moletta-Denat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Orial" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>