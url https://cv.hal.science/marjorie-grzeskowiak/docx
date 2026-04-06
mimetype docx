--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -741,144 +741,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t>
+                <w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
+                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Diet</w:t>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+                <w:t xml:space="preserve">Manon Valet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Diep Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02936695v1</w:t>
+                <w:t xml:space="preserve">hal-02285854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
               </w:r>
@@ -890,263 +907,246 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (3), pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Valet</w:t>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diep Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.885. </w:t>
+              <w:t xml:space="preserve">Radioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285854v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t>
               </w:r>
@@ -1260,905 +1260,905 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced HF RFID Detection Area of Mobile Small Tag via Distributed Diameter Coil Resonator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of lateral scaling impact on the frequency performance of SiGe Heterojunction Bipolar Phototransistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERC18020704⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JQE.2018.2822179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127721v1</w:t>
+                <w:t xml:space="preserve">hal-01850973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Diameter Subcoil Twisted Loop Antenna in Nonradiative WPT</w:t>
+                <w:t xml:space="preserve">Enhanced HF RFID Detection Area of Mobile Small Tag via Distributed Diameter Coil Resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 82, pp.237-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC18020704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2767020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01691560v1</w:t>
+                <w:t xml:space="preserve">hal-02127721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenna array in 3D to improve tracking of small HF RFID tag</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Diameter Subcoil Twisted Loop Antenna in Nonradiative WPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salhi Miyassa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0540⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.4-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2017.2767020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691564v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of added resonators in RFID system at 13.56 MHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Antenna array in 3D to improve tracking of small HF RFID tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salhi Miyassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 12 (5), pp.684-691. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0500⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.678-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763659v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Frequency Response of Silicon–Germanium Phototransistor Associated With 850-nm Multimode Fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
+                <w:t xml:space="preserve">Effect of added resonators in RFID system at 13.56 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (6), pp.2537 - 2543. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.684-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2828166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01850980v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lateral scaling impact on the frequency performance of SiGe Heterojunction Bipolar Phototransistor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Intrinsic Frequency Response of Silicon–Germanium Phototransistor Associated With 850-nm Multimode Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.2537 - 2543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JQE.2018.2822179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2828166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850973v1</w:t>
+                <w:t xml:space="preserve">hal-01850980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 850 nm SiGe/Si HPT with a 4.12 GHz maximum optical transition frequency and 0.805A/W responsivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc D Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Schiellein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (1), pp.17-24. </w:t>
@@ -2222,64 +2222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maati Lahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2324,291 +2324,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge illuminated SiGe heterojunction phototransistor for RoF applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coils for ingestible capsules: Near-field magnetic induction link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z G Tegegne</w:t>
+                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Viana</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el.2015.2448⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (9), pp.819-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01436923v1</w:t>
+                <w:t xml:space="preserve">hal-01257135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coils for ingestible capsules: Near-field magnetic induction link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Edge illuminated SiGe heterojunction phototransistor for RoF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z G Tegegne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">J L Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Delcroix</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M G Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (9), pp.819-835. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.1906 - 1908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2015.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2015.2448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01257135v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
               </w:r>
@@ -2888,77 +2888,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t>
@@ -2990,528 +2990,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayered coil antenna for ingestible capsule : near field magnetic induction link</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A Multilayered Coil Antenna for Ingestible Capsule: Near-Field Magnetic Induction Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12, pp.1118-1121. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 12 (?), pp.1118 - 1121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651347v1</w:t>
+                <w:t xml:space="preserve">hal-00909403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link budget of magnetic antennas for ingestible capsule at 40 MHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a quasi loss less air-cavity inverted microstrip line from microwave to millimeter-wave frequencies and comparison with the coplanar Goubau line at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC13071707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909481v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a quasi loss less air-cavity inverted microstrip line from microwave to millimeter-wave frequencies and comparison with the coplanar Goubau line at 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link budget of magnetic antennas for ingestible capsule at 40 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (?), pp.111-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932479v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multilayered Coil Antenna for Ingestible Capsule: Near-Field Magnetic Induction Link</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">A multilayered coil antenna for ingestible capsule : near field magnetic induction link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 12 (?), pp.1118 - 1121</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 12, pp.1118-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2270942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909403v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-loss planar goubau line and a coplanar-PGL transition on high-resistivity silicon substrate in the 57–64 GHz band</w:t>
               </w:r>
@@ -3536,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (6), pp.2856-2863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (7), pp.402-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4432,404 +4432,404 @@
                 <w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. de Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morales</w:t>
+                <w:t xml:space="preserve">Carlos David Morales Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morlaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.1177-1178, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+              <w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.1177-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797934v1</w:t>
+                <w:t xml:space="preserve">hal-03665747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+                <w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Bruno de Araújo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Pascaud</w:t>
+                <w:t xml:space="preserve">A. Chabory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704170⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.1177-1178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477650v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos David Morales Pena</w:t>
+                <w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos David Morales Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bruno de Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morlaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Chabory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Pascaud</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t>
+              <w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Marina Bay Sands, Singapore. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665747v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of a Uniaxial Anisotropic Dielectric Material for Antenna Applications</w:t>
               </w:r>
@@ -5457,394 +5457,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting with 2.45 GHz Rectenna for urban application</w:t>
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Volumetric Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Waguaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Alvernhe</w:t>
+                <w:t xml:space="preserve">Ludivine Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Fadel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Vigneras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163185v1</w:t>
+                <w:t xml:space="preserve">hal-02268825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Volumetric Antenna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Fadel</w:t>
+                <w:t xml:space="preserve">Antipodal Vivaldi antennas dedicated to in-situ broadband microwave permittivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vigneras</w:t>
+                <w:t xml:space="preserve">G. Yaakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demontoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
+                <w:t xml:space="preserve">G. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-5</w:t>
+              <w:t xml:space="preserve">European Microwave Conference (EuMCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Microwave Association (EuMA)., May 2019, Prague, Czech Republic. pp.62-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268825v1</w:t>
+                <w:t xml:space="preserve">hal-02737683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipodal Vivaldi antennas dedicated to in-situ broadband microwave permittivity measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Yaakoubi</w:t>
+                <w:t xml:space="preserve">Energy Harvesting with 2.45 GHz Rectenna for urban application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Waguaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wigneron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Alvernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMCE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.345-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737683v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t>
               </w:r>
@@ -5964,77 +5964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life time assessment of microelectrodes for neural stimulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,90 +6094,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Gbafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6228,51 +6228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent input and output impedances in HF RFID system including resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,51 +6280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1914-1918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6358,64 +6358,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protuberant Electrode Structures for New Retinal Implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6492,90 +6492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6652,77 +6652,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
@@ -6773,51 +6773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-coil in reader antenna for HF RFID volume detection improvment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Poulichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6894,51 +6894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6946,51 +6946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miyassa Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
@@ -7022,511 +7022,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691605v1</w:t>
+                <w:t xml:space="preserve">hal-01691591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emad Elrifai</w:t>
+                <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gerard Garrer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01555768v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elrifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Gerard Garrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691591v1</w:t>
+                <w:t xml:space="preserve">hal-01555768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the opto-microwave performance of SiGe/Si phototransistor through edge-illuminated structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE photonics west</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7560,51 +7560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7694,103 +7694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
@@ -7828,51 +7828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
@@ -7962,51 +7962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,51 +8014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
@@ -8090,295 +8090,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate diode effect on the performance of Silicon Germanium phototransistors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Algani</w:t>
+                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Topical Meeting on Microwave Photonics (MWP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWP.2015.7356678⟩</w:t>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.375-378, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708918v1</w:t>
+                <w:t xml:space="preserve">hal-02193603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Substrate diode effect on the performance of Silicon Germanium phototransistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Carlos Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc D. Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Algani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France. pp.375-378, </w:t>
+              <w:t xml:space="preserve">2015 International Topical Meeting on Microwave Photonics (MWP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paphos, Cyprus. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWP.2015.7356678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193603v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving LF Reader Antenna volume of detection for RFID token tag thanks to Identical Coaxial Loops (ICLs) and in/out-of phase multiple-loops structures</w:t>
               </w:r>
@@ -8390,64 +8390,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RFID-TA 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8475,424 +8475,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting range and coupling coefficient tradeoff with a multiple loops reader antenna for small size RFID LF tags</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+                <w:t xml:space="preserve">Magnetic in-body and on-body antennas operating at 40MHz and near field magnetic induction link budget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404502⟩</w:t>
+              <w:t xml:space="preserve">2012 6th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778186v1</w:t>
+                <w:t xml:space="preserve">hal-02191754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic in-body and on-body antennas operating at 40MHz and near field magnetic induction link budget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
+                <w:t xml:space="preserve">Detecting range and coupling coefficient tradeoff with a multiple loops reader antenna for small size RFID LF tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keren Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abou Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 6th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Nice, France. pp.154-159, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191754v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of a Five-Port Reflectometer using planar elliptic couplers for UWB applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Sfar</w:t>
+                <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1459-1462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193720v1</w:t>
+                <w:t xml:space="preserve">hal-02194162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8914,349 +8909,354 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Emond</w:t>
+                <w:t xml:space="preserve">Magnetic loop antenna for wireless capsule endoscopy inside the human body operating at 315 MHz: Near field behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.81-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2011.6068534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194162v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic loop antenna for wireless capsule endoscopy inside the human body operating at 315 MHz: Near field behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
+                <w:t xml:space="preserve">Limitation of a Five-Port Reflectometer using planar elliptic couplers for UWB applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Gharsallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.81-87, </w:t>
+              <w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.299-304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMS.2011.6068534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2011.6068585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193691v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Loss Goubau Line on High-Resitivity Silicon in the 57-64 GHz Band</w:t>
               </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 3rd European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.965-968</w:t>
@@ -9544,51 +9544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9661,51 +9661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9769,51 +9769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9946,51 +9946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception of integrated polymer antennas for characterization of dielectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vindevoghel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10034,51 +10034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monolithic microwave integrated GaAs electromagnetically-coupled antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vindevoghel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10394,51 +10394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13B62851"/>
+    <w:nsid w:val="5E85E49A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10625,51 +10625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-grzeskowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0737-5876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129516619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850980v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2828166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2822179" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Rosales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiellein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715001531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436923v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z G Tegegne" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Polleux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Grzeskowiak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2448" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909481v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03572153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC57320.2023.10297465" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlaas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabory" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cailhol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135464" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135692" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Waguaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alvernhe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vigneras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737683v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yaakoubi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040315" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208676" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708918v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Rosales" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2015.7356678" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191754v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206000" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193720v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sfar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068585" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193691v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068534" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Achrait-Furlan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vestiel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vindevoghel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338797" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-grzeskowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0737-5876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129516619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2822179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2828166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Rosales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiellein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715001531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z G Tegegne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Polleux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Grzeskowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03572153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC57320.2023.10297465" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlaas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cailhol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135464" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135692" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Waguaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vigneras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737683v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yaakoubi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wigneron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alvernhe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040315" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208676" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Rosales" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2015.7356678" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206000" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193691v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068534" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193720v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sfar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068585" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Achrait-Furlan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vestiel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vindevoghel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338797" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>