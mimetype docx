--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -741,412 +741,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t>
+                <w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
+                <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Valet</w:t>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diep Nguyen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 13, pp.885. </w:t>
+              <w:t xml:space="preserve">Radioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285854v1</w:t>
+                <w:t xml:space="preserve">hal-02936695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+                <w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+                <w:t xml:space="preserve">Manon Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diep Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 13, pp.885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114520v1</w:t>
+                <w:t xml:space="preserve">hal-02285854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radioengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (3), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936695v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t>
               </w:r>
@@ -1792,291 +1792,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of added resonators in RFID system at 13.56 MHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">Intrinsic Frequency Response of Silicon–Germanium Phototransistor Associated With 850-nm Multimode Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Viana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (5), pp.684-691. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (6), pp.2537 - 2543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2018.2828166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763659v1</w:t>
+                <w:t xml:space="preserve">hal-01850980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Frequency Response of Silicon–Germanium Phototransistor Associated With 850-nm Multimode Fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Polleux</w:t>
+                <w:t xml:space="preserve">Effect of added resonators in RFID system at 13.56 MHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (6), pp.2537 - 2543. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (5), pp.684-691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2018.2828166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01850980v1</w:t>
+                <w:t xml:space="preserve">hal-01763659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An 850 nm SiGe/Si HPT with a 4.12 GHz maximum optical transition frequency and 0.805A/W responsivity</w:t>
               </w:r>
@@ -2222,64 +2222,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maati Lahrar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2722,295 +2722,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coplanar-PGL Transitions on High Resistivity Silicon Substrate in the 57-64 GHz Band and Influence of the Probe Station on the Performances</w:t>
+                <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERM13110704⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/pierc14102403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932475v1</w:t>
+                <w:t xml:space="preserve">hal-01104660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t>
+                <w:t xml:space="preserve">Coplanar-PGL Transitions on High Resistivity Silicon Substrate in the 57-64 GHz Band and Influence of the Probe Station on the Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34, pp.79-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/pierc14102403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2528/PIERM13110704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104660v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multilayered Coil Antenna for Ingestible Capsule: Near-Field Magnetic Induction Link</w:t>
               </w:r>
@@ -3115,433 +3115,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00909403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a quasi loss less air-cavity inverted microstrip line from microwave to millimeter-wave frequencies and comparison with the coplanar Goubau line at 60 GHz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multilayered coil antenna for ingestible capsule : near field magnetic induction link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Emond</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.67-78. </w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.1118-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERC13071707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2013.2270942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932479v1</w:t>
+                <w:t xml:space="preserve">hal-02651347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link budget of magnetic antennas for ingestible capsule at 40 MHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of a quasi loss less air-cavity inverted microstrip line from microwave to millimeter-wave frequencies and comparison with the coplanar Goubau line at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC13071707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00909481v1</w:t>
+                <w:t xml:space="preserve">hal-00932479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilayered coil antenna for ingestible capsule : near field magnetic induction link</w:t>
+                <w:t xml:space="preserve">Link budget of magnetic antennas for ingestible capsule at 40 MHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (?), pp.111-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651347v1</w:t>
+                <w:t xml:space="preserve">hal-00909481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-loss planar goubau line and a coplanar-PGL transition on high-resistivity silicon substrate in the 57–64 GHz band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3682,51 +3682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3841,51 +3841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 54 (6), pp.2856-2863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3971,51 +3971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (7), pp.402-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5457,394 +5457,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear Magnetic Resonance Volumetric Antenna</w:t>
+                <w:t xml:space="preserve">Energy Harvesting with 2.45 GHz Rectenna for urban application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Waguaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Romain Alvernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ludivine Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.345-348, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268825v1</w:t>
+                <w:t xml:space="preserve">hal-02163185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antipodal Vivaldi antennas dedicated to in-situ broadband microwave permittivity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Nuclear Magnetic Resonance Volumetric Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Waguaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Vigneras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demontoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Fall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Microwave Association (EuMA)., May 2019, Prague, Czech Republic. pp.62-65</w:t>
+              <w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737683v2</w:t>
+                <w:t xml:space="preserve">hal-02268825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Harvesting with 2.45 GHz Rectenna for urban application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Achraf Waguaf</w:t>
+                <w:t xml:space="preserve">Antipodal Vivaldi antennas dedicated to in-situ broadband microwave permittivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demontoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Yaakoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Alvernhe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Wigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference (EuMCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Microwave Association (EuMA)., May 2019, Prague, Czech Republic. pp.62-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163185v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737683v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t>
               </w:r>
@@ -5964,77 +5964,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life time assessment of microelectrodes for neural stimulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6094,77 +6094,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6280,51 +6280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1914-1918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6352,831 +6352,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protuberant Electrode Structures for New Retinal Implants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
+                <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Rousseau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sarah Berhanu</w:t>
+                <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosensors 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040315⟩</w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02182353v1</w:t>
+                <w:t xml:space="preserve">hal-01691631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Biancheri-Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.7-11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
+                <w:t xml:space="preserve">Sub-coil in reader antenna for HF RFID volume detection improvment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Poulichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
+              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Varsovie, Poland. pp.134-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691620v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-coil in reader antenna for HF RFID volume detection improvment</w:t>
+                <w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098871⟩</w:t>
+              <w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02200487v1</w:t>
+                <w:t xml:space="preserve">hal-01691620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Megdouda Benamara</w:t>
+                <w:t xml:space="preserve">Protuberant Electrode Structures for New Retinal Implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Gonzalez Losada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Degardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miyassa Salhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Diet</w:t>
+                <w:t xml:space="preserve">Sarah Berhanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t>
+              <w:t xml:space="preserve">Eurosensors 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.315, </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691631v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Conessa</w:t>
+                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emad Elrifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+                <w:t xml:space="preserve">Gerard Garrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691591v1</w:t>
+                <w:t xml:space="preserve">hal-01555768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t>
               </w:r>
@@ -7201,64 +7201,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t>
@@ -7290,161 +7290,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emad Elrifai</w:t>
+                <w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Conessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gerard Garrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t>
+              <w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01555768v1</w:t>
+                <w:t xml:space="preserve">hal-01691591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the opto-microwave performance of SiGe/Si phototransistor through edge-illuminated structure</w:t>
               </w:r>
@@ -7554,563 +7554,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
+                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miyassa Salhi</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Diet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807512⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691609v1</w:t>
+                <w:t xml:space="preserve">hal-01691587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
+                <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Diet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691597v1</w:t>
+                <w:t xml:space="preserve">hal-01691602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t>
+                <w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Salhi</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miyassa Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Diet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691602v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t>
+                <w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691587v1</w:t>
+                <w:t xml:space="preserve">hal-01691597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t>
               </w:r>
@@ -8122,64 +8122,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Oliveira Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8390,51 +8390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Diet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Conessa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8520,51 +8520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 6th European Conference on Antennas and Propagation (EuCAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8726,407 +8726,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Emond</w:t>
+                <w:t xml:space="preserve">Magnetic loop antenna for wireless capsule endoscopy inside the human body operating at 315 MHz: Near field behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.81-87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2011.6068534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194162v1</w:t>
+                <w:t xml:space="preserve">hal-02193691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Protat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Deshours</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1459-1462</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00600358v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic loop antenna for wireless capsule endoscopy inside the human body operating at 315 MHz: Near field behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatiha El Hatmi</w:t>
+                <w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Deshours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MMS.2011.6068534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193691v1</w:t>
+                <w:t xml:space="preserve">hal-00600358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limitation of a Five-Port Reflectometer using planar elliptic couplers for UWB applications</w:t>
               </w:r>
@@ -9151,51 +9151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Osman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Gharsallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9242,51 +9242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Loss Goubau Line on High-Resitivity Silicon in the 57-64 GHz Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Emond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9544,51 +9544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Laheurte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Conference 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9661,51 +9661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA'2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9769,51 +9769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cirio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Nice, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9940,385 +9940,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of integrated polymer antennas for characterization of dielectric properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Monolithic microwave integrated GaAs electromagnetically-coupled antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vindevoghel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2000, pp.448-451</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.170-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158143v1</w:t>
+                <w:t xml:space="preserve">hal-00158144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic microwave integrated GaAs electromagnetically-coupled antennas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Conception of integrated polymer antennas for characterization of dielectric properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grzeskowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Vindevoghel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2000, pp.170-173</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2000, pp.448-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158144v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monolithic Microwave Integrated GaAs Electromagnetically-Coupled Antenna</w:t>
+                <w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vindevoghel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 30th European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2000, Paris, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EUMA.2000.338797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02194010v1</w:t>
+                <w:t xml:space="preserve">hal-02193987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t>
+                <w:t xml:space="preserve">Monolithic Microwave Integrated GaAs Electromagnetically-Coupled Antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Grzeskowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vindevoghel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t>
+              <w:t xml:space="preserve">2000 30th European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Paris, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUMA.2000.338797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193987v1</w:t>
+                <w:t xml:space="preserve">hal-02194010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10394,51 +10394,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E85E49A"/>
+    <w:nsid w:val="4E47DDF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10625,51 +10625,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-grzeskowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0737-5876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129516619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2822179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2828166" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Rosales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiellein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715001531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z G Tegegne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Polleux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Grzeskowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909481v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03572153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC57320.2023.10297465" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlaas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cailhol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135464" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135692" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268825v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Waguaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vigneras" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737683v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yaakoubi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wigneron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alvernhe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618025" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182353v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040315" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208676" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Rosales" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2015.7356678" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206000" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193691v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068534" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193720v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sfar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068585" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Achrait-Furlan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vestiel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vindevoghel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194010v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338797" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-grzeskowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0737-5876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129516619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2822179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2828166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Rosales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiellein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715001531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z G Tegegne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Polleux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Grzeskowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03572153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC57320.2023.10297465" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlaas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cailhol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135464" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135692" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Waguaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alvernhe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vigneras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737683v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yaakoubi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040315" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208676" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Rosales" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2015.7356678" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206000" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068534" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193720v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sfar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068585" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Achrait-Furlan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vestiel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vindevoghel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158143v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338797" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>