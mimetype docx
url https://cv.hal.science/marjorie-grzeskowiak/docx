--- v2 (2026-04-30)
+++ v3 (2026-06-01)
@@ -1,10339 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10287 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MARJORIE GRZESKOWIAK </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marjorie GRZESKOWIAK- Associate Professor in electronics in LAAS Lab and at INSA Toulouse, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marjorie-grzeskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0003-0737-5876</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">129516619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=6HaCMAIAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unidirectional dielectric resonator antenna using 3-D-printed uniaxial anisotropic ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audric Boiteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.70019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D‐printed heterogeneous isotropic–anisotropic dielectric resonator for singly fed dual‐band circularly polarised antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Araùjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18 (4), pp.220-230. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/mia2.12433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-printed ceramics with engineered anisotropy for dielectric resonator antenna applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reconfigurable Coil grid for Receiver Localization in Wireless Power Transfer and Magnetic Field Steering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Al Sinayyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.128-138. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2020.3046677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB Vivaldi Antenna Array Lower Band Improvement for Ground Penetrating Radar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grzeskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.92-98. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13164/re.2019.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protuberant Electrode Structures for Subretinal Electrical Stimulation: Modeling, Fabrication and in vivo Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gonzalez Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Valet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, pp.885. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2019.00885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible serialized complementary coils for the detection of moving LF RFID tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Labouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Radio Frequency Identification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (3), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JRFID.2019.2912532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz square open-loop resonator (SOLR) based on planar Goubau line (PGL) technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Elrifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (5), pp.660-665. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2018.5630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lateral scaling impact on the frequency performance of SiGe Heterojunction Bipolar Phototransistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JQE.2018.2822179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced HF RFID Detection Area of Mobile Small Tag via Distributed Diameter Coil Resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.237-249. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC18020704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02127721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Diameter Subcoil Twisted Loop Antenna in Nonradiative WPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.4-7. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2017.2767020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antenna array in 3D to improve tracking of small HF RFID tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salhi Miyassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.678-683. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2017.0540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of added resonators in RFID system at 13.56 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (5), pp.684-691. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-map.2017.0500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrinsic Frequency Response of Silicon–Germanium Phototransistor Associated With 850-nm Multimode Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (6), pp.2537 - 2543. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TED.2018.2828166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An 850 nm SiGe/Si HPT with a 4.12 GHz maximum optical transition frequency and 0.805A/W responsivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Schiellein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078715001531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HF RFID Tag Detection With a Distributed Diameter Reader Coil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maati Lahrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1943 - 1946. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2016.2544540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coils for ingestible capsules: Near-field magnetic induction link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha El Hatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (9), pp.819-835. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crhy.2015.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge illuminated SiGe heterojunction phototransistor for RoF applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z G Tegegne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M G Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.1906 - 1908. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2015.2448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pape Sanoussy Diao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.129-137. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC14102403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pebbles Tracking Thanks to RFID LF Multi-Loops Inductively Coupled Reader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bourcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55, pp.129 - 137. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/pierc14102403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coplanar-PGL Transitions on High Resistivity Silicon Substrate in the 57-64 GHz Band and Influence of the Probe Station on the Performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERM13110704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multilayered Coil Antenna for Ingestible Capsule: Near-Field Magnetic Induction Link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha El Hatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (?), pp.1118 - 1121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilayered coil antenna for ingestible capsule : near field magnetic induction link</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha El Hatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAWP.2013.2270942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a quasi loss less air-cavity inverted microstrip line from microwave to millimeter-wave frequencies and comparison with the coplanar Goubau line at 60 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 43, pp.67-78. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2528/PIERC13071707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Link budget of magnetic antennas for ingestible capsule at 40 MHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha El Hatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress In Electromagnetics Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 134 (?), pp.111-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A low-loss planar goubau line and a coplanar-PGL transition on high-resistivity silicon substrate in the 57–64 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, January 2012, 54 (1), pp.164-168 </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.26470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymeric ferrite-loaded antennas for on-body communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Poussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 51, pp.2530-2533. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.24669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable circularly polarized antenna for short-range communication systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Aïssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (6), pp.2856-2863. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2006.875454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02160097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarised planar antenna excited by coplanar waveguide feedline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Aïssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 40 (7), pp.402-403. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20040276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00692958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband compact antenna for K-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20000012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l’étude de systèmes passifs (lignes, antennes, filtres) destinés à des applications de la HF au millimétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. UPS Toulouse, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03572153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triple-Band Dielectric Resonator Antenna Based on Anisotropic and Heterogeneous Ceramics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE-APS Topical Conference on Antennas and Propagation in Wireless Communications (APWC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Venice, Italy. pp.102-102, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APWC57320.2023.10297465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Pena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapour, Singapore. pp.1177-1178, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Band Hollow Dielectric Resonator Antenna for GPS Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. de Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (APS/URSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Singapore, France. pp.1177-1178, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly Polarized Huygens Source Antenna Based on Two Stacked Dielectric Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Bruno de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE AP-S International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Marina Bay Sands, Singapore. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APS/URSI47566.2021.9704170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03477650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of a Uniaxial Anisotropic Dielectric Material for Antenna Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées de Caractérisation Microondes et Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Toulouse (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reconfigurable antenna for enhancing the magnetic coupling in WPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Al Sinayyid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Power Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, London, United Kingdom. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02430795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Tunable Subwavelength Plasma-Based Resonator for Electrically Small Antenna Applications in L-band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Delage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th European Conference on Antennas and Propagation (EUCAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bird-cage coil for MRI studies of unsatureted granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Marhabaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Takhedmit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th European Conference on Antennas and Propagation (EUCAP 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Copenhague, Denmark. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP48036.2020.9135692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02909150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huygens Source Antenna using Stacked Dielectric Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS URSI 2020 IEEE International Symposium on Antennas and Propagation and North American Radio Science Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEEECONF35879.2020.9329755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085317v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Harvesting with 2.45 GHz Rectenna for urban application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Waguaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Alvernhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.345-348, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8618025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02163185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Magnetic Resonance Volumetric Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Waguaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Fadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Vigneras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Krakow, Poland. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antipodal Vivaldi antennas dedicated to in-situ broadband microwave permittivity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demontoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Yaakoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoubir Medhi Sbartaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference (EuMCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Microwave Association (EuMA)., May 2019, Prague, Czech Republic. pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737683v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-fed circularly polarized dielectric resonator antenna using a uniaxial anisotropic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos David Morales Peña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Morlaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Chabory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APC 2019, The IET Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Birmingham, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2019.0713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456138v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life time assessment of microelectrodes for neural stimulation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gonzalez Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Scorsone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rome, Italy. pp.8394229, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIP.2018.8394229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01921186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched reader complementary-loops structure for detecting LF RFID tagged pebbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Gbafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8304521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent input and output impedances in HF RFID system including resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1914-1918, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Array sub-loops reader antenna for HF RFID tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyassa Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.100-105, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of 1cm2 coils for HF RFID instruments tracking with detection range improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Biancheri-Astier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. pp.7-11, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-coil in reader antenna for HF RFID volume detection improvment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poulichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Conference on RFID Technology &amp; Application (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Varsovie, Poland. pp.134-139, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2017.8098871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coaxially distributed diameter sub-coil twisted loop antenna in HF RFID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 11th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France. pp.1919-1923, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EuCAP.2017.7928426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protuberant Electrode Structures for New Retinal Implants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Gonzalez Losada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Degardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Berhanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.315, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">60 GHz stepped impedance filter using Planar Goubau line technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emad Elrifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Garrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Monte Carlo, Monaco. pp.153-156, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2016.7841155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reader antenna including resonators for HF RFID detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LF RFID chequered loop antenna for pebbles on the beach detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 46th European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, London, United Kingdom. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2016.7824272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the opto-microwave performance of SiGe/Si phototransistor through edge-illuminated structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE photonics west</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2208676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D HF RFID reader antenna for tag detection in different angular orientations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miyassa Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 Loughborough Antennas &amp; Propagation Conference (LAPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Loughborough, United Kingdom. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LAPC.2016.7807512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculation of the equivalente mutual impedance in complex HF RFID systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of HF RFID detection for small and misaligned tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 22nd International Conference on Applied Electromagnetics and Communications (ICECOM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECom.2016.7843885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Twisted Loop Antenna to enhance HF RFID detection for different tag positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megdouda Benamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 10th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Davos, Switzerland. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2016.7481810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection tube for small HF RFID tags, based on mutual coupling with a coil resonator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco de Oliveira Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 European Microwave Conference (EuMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paris, France. pp.375-378, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Substrate diode effect on the performance of Silicon Germanium phototransistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zerihun Gedeb Tegegne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Viana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc D. Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Polleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Algani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Topical Meeting on Microwave Photonics (MWP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paphos, Cyprus. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWP.2015.7356678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving LF Reader Antenna volume of detection for RFID token tag thanks to Identical Coaxial Loops (ICLs) and in/out-of phase multiple-loops structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RFID-TA 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2014.6934229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic in-body and on-body antennas operating at 40MHz and near field magnetic induction link budget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha El Hatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 6th European Conference on Antennas and Propagation (EuCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Prague, Czech Republic. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuCAP.2012.6206000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting range and coupling coefficient tradeoff with a multiple loops reader antenna for small size RFID LF tags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keren Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Diet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abou Chakra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Conessa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE International Conference on RFID-Technologies and Applications (RFID-TA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFID-TA.2012.6404502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic loop antenna for wireless capsule endoscopy inside the human body operating at 315 MHz: Near field behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha El Hatmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.81-87, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2011.6068534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitation of a Five-Port Reflectometer using planar elliptic couplers for UWB applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Sfar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Osman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 11th Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Hammamet, Tunisia. pp.299-304, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2011.6068585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low loss Goubau Line on high-resitivity silicon in the 57–64 GHz band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1459-1462</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligne de Goubau planaire faibles pertes sur Silicium haute résistivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Richalot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence JNM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Loss Goubau Line on High-Resitivity Silicon in the 57-64 GHz Band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Bazin Lissorgues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Deshours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Eucap 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BAN antenna design using ferrite polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Poussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Delcroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 3rd European Conference on Antennas and Propagation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Berlin, Germany. pp.965-968</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPW-fed patch antenna with switchable polarization sense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Aïssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Laheurte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Microwave Conference 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMC.2005.1608839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LMDS base station antenna design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA'2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.471-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circularly polarized microstrip antenna coupled on an asymmetrical cross coplanar slot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Aïssat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cirio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Picon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales de Nice sur les Antennes (JINA 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Nice, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes intégrées multicouches. Caractérisation diélectriques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Achrait-Furlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vestiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TELECOM'2001 &amp; 2ème JFMMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Casablanca, Maroc. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic microwave integrated GaAs electromagnetically-coupled antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.170-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of integrated polymer antennas for characterization of dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vindevoghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.448-451</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00158143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic Microwave Integrated GaAs Electromagnetically-Coupled Antenna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 30th European Microwave Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Paris, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUMA.2000.338797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10394,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E47DDF3"/>
+    <w:nsid w:val="8FA91D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10625,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-grzeskowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0737-5876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129516619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850973v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2822179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2828166" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436955v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Rosales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiellein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715001531" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436923v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z G Tegegne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Polleux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Grzeskowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2448" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909481v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03572153v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330719v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC57320.2023.10297465" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlaas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabory" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909134v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laffont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cailhol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135464" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909150v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135692" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163185v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Waguaf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alvernhe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268825v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vigneras" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737683v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yaakoubi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wigneron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182353v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040315" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193543v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208676" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Rosales" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2015.7356678" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206000" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193691v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068534" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193720v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sfar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068585" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285413v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196876v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Achrait-Furlan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vestiel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vindevoghel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158143v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194010v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338797" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-grzeskowiak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-0737-5876" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129516619" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=6HaCMAIAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pe&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Boiteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morlaas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chabory" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pascaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.70019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330699v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#249;jo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/mia2.12433" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Al Sinayyid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Takhedmit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poulichet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Diet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2020.3046677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936695v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Biancheri-Astier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Diet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grzeskowiak" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13164/re.2019.0092" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02285854v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Gonzalez Losada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rousseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Valet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2019.00885" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JRFID.2019.2912532" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Elrifai" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Bazin Lissorgues" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Deshours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bourcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2018.5630" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850973v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zerihun Gedeb Tegegne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Viana" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Polleux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JQE.2018.2822179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127721v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Conessa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Protat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC18020704" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691560v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2017.2767020" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salhi Miyassa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0540" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763659v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0500" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850980v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2018.2828166" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436955v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D Rosales" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schiellein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078715001531" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485134v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maati Lahrar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2016.2544540" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha El Hatmi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delcroix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2015.07.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z G Tegegne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Viana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Polleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M G Grzeskowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2015.2448" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434422v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Sanoussy Diao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Protat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC14102403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104660v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/pierc14102403" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932475v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Emond" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM13110704" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909403v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Alves" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02651347v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2013.2270942" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00932479v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC13071707" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909481v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.26470" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9171RZGT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alves" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Augustine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poussot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.24669" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LT5MN23H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim A&#239;ssat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cirio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Laheurte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.875454" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692958v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040276" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/tel-03572153v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330719v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APWC57320.2023.10297465" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03665747v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Araujo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos David Morales Pena" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pascaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704754" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797934v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morales" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morlaas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabory" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bruno de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS/URSI47566.2021.9704170" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085326v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430795v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909134v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laffont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Delage" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cailhol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135464" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909150v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Marhabaie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135692" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03085317v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9329755" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163185v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Waguaf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Alvernhe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Fadel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8618025" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268825v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vigneras" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demontoux" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737683v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yaakoubi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wigneron" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubir Medhi Sbarta&#239;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02456138v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0713" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921186v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Scorsone" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2018.8394229" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691652v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Gbafa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8304521" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691613v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928863" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691631v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyassa Salhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098892" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691636v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Oliveira Alves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098862" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200487v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lissorgues" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2017.8098871" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP.2017.7928426" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182353v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Degardin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Berhanu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040315" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01555768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Garrer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2016.7841155" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691605v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807592" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691591v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2016.7824272" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193543v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208676" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691609v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAPC.2016.7807512" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843884" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691602v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salhi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECom.2016.7843885" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01691587v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2016.7481810" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193603v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345778" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708918v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D. Rosales" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Algani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWP.2015.7356678" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104665v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2014.6934229" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191754v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCAP.2012.6206000" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Wang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abou Chakra" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFID-TA.2012.6404502" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193691v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068534" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193720v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Sfar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Osman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2011.6068585" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600358v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00600353v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194038v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poussot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193756v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2005.1608839" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285413v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mathian" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Muller" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196879v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196876v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Achrait-Furlan" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vestiel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158144v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vindevoghel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158143v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194010v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2000.338797" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>