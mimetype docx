--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -506,489 +506,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG antibody response against Plasmodium falciparum aminopeptidase 1 antigen in Gabonese children living in Makokou and Franceville</w:t>
+                <w:t xml:space="preserve">Marine organisms : a source of biomedically relevant metallo M1, M2 and M17 exopeptidase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Oyegue‐liabagui</w:t>
+                <w:t xml:space="preserve">Isel Pascual Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.‐k. Imboumy‐limoukou</w:t>
+                <w:t xml:space="preserve">Laura Rivera Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kouna</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+                <w:t xml:space="preserve">Fabiola Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REVISTA CUBANA DE CIENCIAS BIOLÓGICAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498387v1</w:t>
+                <w:t xml:space="preserve">hal-02944434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine organisms : a source of biomedically relevant metallo M1, M2 and M17 exopeptidase inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminobenzosuberone derivatives as PfA-M1 inhibitors: Molecular recognition and antiplasmodial evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isel Pascual Alonso</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t>
+                <w:t xml:space="preserve">Lotfi Bounaadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVISTA CUBANA DE CIENCIAS BIOLÓGICAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.103750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944434v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminobenzosuberone derivatives as PfA-M1 inhibitors: Molecular recognition and antiplasmodial evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IgG antibody response against Plasmodium falciparum aminopeptidase 1 antigen in Gabonese children living in Makokou and Franceville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oyegue‐liabagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Salomon</w:t>
+                <w:t xml:space="preserve">R.‐k. Imboumy‐limoukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bangueboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Bounaadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 98, pp.103750. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200 (3), pp.287-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cei.13425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530528v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical evidences for M1-, M17- and M18-like aminopeptidases in marine invertebrates from Cuban coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isel Pascual Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rivera Méndez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario E Valdés-Tresanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bounaadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1039,51 +1039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminobenzosuberone Scaffold as a Modular Chemical Tool for the Inhibition of Therapeutically Relevant M1 Aminopeptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1173,51 +1173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueous extracts of marine invertebrates from Cuba coastline display neutral aminopeptidase inhibitory activities and effects on cancer cells and Plasmodium falciparum parasites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isel Pascual Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bounaadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective inhibition of PfA-M1, over PfA-M17, by an amino-benzosuberone derivative blocks malaria parasites development in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bounaadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1426,295 +1426,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source Drug Discovery with the Malaria Box Compound Collection for Neglected Diseases and Beyond</w:t>
+                <w:t xml:space="preserve">Iminosugar-Cyclopeptoid Conjugates Raise Multivalent Effect in Glycosidase Inhibition at Unprecedented High Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley van Voorhis</w:t>
+                <w:t xml:space="preserve">Mathieu Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Adams</w:t>
+                <w:t xml:space="preserve">Jérémy Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Adelfio</w:t>
+                <w:t xml:space="preserve">Anne Bodlenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vida Ahyong</w:t>
+                <w:t xml:space="preserve">Alessandra Meli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myles Akabas</w:t>
+                <w:t xml:space="preserve">Francesco De riccardis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (7), pp.e1005763. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (15), pp.5151-5155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201600338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905407v1</w:t>
+                <w:t xml:space="preserve">hal-02128740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminosugar-Cyclopeptoid Conjugates Raise Multivalent Effect in Glycosidase Inhibition at Unprecedented High Levels</w:t>
+                <w:t xml:space="preserve">Open Source Drug Discovery with the Malaria Box Compound Collection for Neglected Diseases and Beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lepage</w:t>
+                <w:t xml:space="preserve">Wesley van Voorhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Schneider</w:t>
+                <w:t xml:space="preserve">John Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bodlenner</w:t>
+                <w:t xml:space="preserve">Roberto Adelfio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Meli</w:t>
+                <w:t xml:space="preserve">Vida Ahyong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco De riccardis</w:t>
+                <w:t xml:space="preserve">Myles Akabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (15), pp.5151-5155. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (7), pp.e1005763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201600338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128740v1</w:t>
+                <w:t xml:space="preserve">hal-02905407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring S1 plasticity and probing S1′ subsite of mammalian aminopeptidase N/CD13 with highly potent and selective aminobenzosuberone inhibitors</w:t>
               </w:r>
@@ -3840,272 +3840,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of large single crystal diamond using combustion-flame method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Le Huu</w:t>
+                <w:t xml:space="preserve">Friction of polystyrene: Consequence on nano-wear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.06.041⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55 (4), pp.345-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2005.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128940v1</w:t>
+                <w:t xml:space="preserve">hal-02128938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction of polystyrene: Consequence on nano-wear</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+                <w:t xml:space="preserve">Synthesis of large single crystal diamond using combustion-flame method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Donnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Oulanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 55 (4), pp.345-354. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (2), pp.374-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2005.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2005.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128938v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction and nanowear of polystyrene against hydrophobic and hydrophilic substrates</w:t>
               </w:r>
@@ -4917,51 +4917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diamond films control for tribological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5175,51 +5175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 343-344, pp.226-229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5265,51 +5265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Rates of Diamond Deposition with Various Crystals Sizes by Combustion Flame Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 287-288, pp.377-380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6544,51 +6544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel W Rangel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05762-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ernesto Vald&#233;s Tresano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ojeda del Sol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mourot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498387v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyegue&#8208;liabagui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8208;k. Imboumy&#8208;limoukou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangueboussa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.13425" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944434v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual Alonso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivera M&#233;ndez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530528v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salomon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103750" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2019-0169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Marapaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Stamogiannos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Revelant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bounaadja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rivera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tarnus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2032-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905407v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley van Voorhis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adams" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adelfio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Akabas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005763" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Schneider" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bodlenner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Meli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De&#8197;riccardis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600338" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Al-Lakkis-Wehbe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.04.066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;nard-Gellon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stempien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0716-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chaillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Voegelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schegg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.12.038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL97WKBL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LN5CW1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Chany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casarotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC7CBGFF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Belon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.02.088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRNR678-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2846" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHR6GQHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.10.071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02H8R1M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jradi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bistac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPNP2CJD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmatulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10480-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JQJ9J7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.11.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCZVGHDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gnecco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.06.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW8S1TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bistac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galliano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/35/354015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/203" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/204" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128940v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Donnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oulanti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Huu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.06.041" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXNQG83B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2005.12.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6DCG2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.20889" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGRS00SQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ele&#246;d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.01.060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTML6KL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paulmier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2003.10.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4QR0F5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senouci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulmier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(99)00534-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V468GK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Le Huu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mamalis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grabchenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(99)00035-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92909CDC9B90F17BB5E12AB2FB839798F7EF2A5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulmier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2833953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Huu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(99)00446-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VRQPK3T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128988v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(99)00153-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/330D94B91FD836BB90F6D0C05D20EE068B543AE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00487-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A1414AA57BAF7A386BBB4E38A7D3477E55A129/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(98)01631-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW788J03-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kadiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.287-288.373" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(98)00626-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9B2T40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(98)00986-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB08AADE3DCB43C59DAC37DD767B548E3093A15B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.287-288.377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/mono/10.1201/b10868-8/friction-graphite-silane-functionalized-silicon-wafers-mittal-girma-biresaw?context=ubx&amp;amp;refId=69467f72-1bc2-4878-b61d-3d0040be1e6b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetelin Vasilev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL127N" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel W Rangel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05762-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ernesto Vald&#233;s Tresano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ojeda del Sol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mourot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual Alonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivera M&#233;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salomon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103750" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyegue&#8208;liabagui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8208;k. Imboumy&#8208;limoukou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangueboussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.13425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2019-0169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Marapaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Stamogiannos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Revelant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bounaadja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rivera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tarnus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2032-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bodlenner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Meli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De&#8197;riccardis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley van Voorhis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adelfio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Akabas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Al-Lakkis-Wehbe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.04.066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;nard-Gellon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stempien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0716-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chaillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Voegelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schegg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.12.038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL97WKBL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LN5CW1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Chany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casarotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC7CBGFF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Belon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.02.088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRNR678-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2846" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHR6GQHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.10.071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02H8R1M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jradi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bistac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPNP2CJD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmatulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10480-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JQJ9J7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.11.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCZVGHDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gnecco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.06.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW8S1TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bistac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galliano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/35/354015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/203" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/204" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2005.12.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6DCG2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Donnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oulanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Huu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.06.041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXNQG83B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.20889" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGRS00SQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ele&#246;d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.01.060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTML6KL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paulmier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2003.10.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4QR0F5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senouci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulmier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(99)00534-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V468GK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Le Huu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mamalis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grabchenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(99)00035-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92909CDC9B90F17BB5E12AB2FB839798F7EF2A5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulmier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2833953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Huu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(99)00446-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VRQPK3T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128988v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(99)00153-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/330D94B91FD836BB90F6D0C05D20EE068B543AE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00487-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A1414AA57BAF7A386BBB4E38A7D3477E55A129/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(98)01631-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW788J03-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kadiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.287-288.373" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(98)00626-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9B2T40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(98)00986-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB08AADE3DCB43C59DAC37DD767B548E3093A15B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.287-288.377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/mono/10.1201/b10868-8/friction-graphite-silane-functionalized-silicon-wafers-mittal-girma-biresaw?context=ubx&amp;amp;refId=69467f72-1bc2-4878-b61d-3d0040be1e6b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetelin Vasilev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL127N" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>