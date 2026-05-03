--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -506,584 +506,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine organisms : a source of biomedically relevant metallo M1, M2 and M17 exopeptidase inhibitors</w:t>
+                <w:t xml:space="preserve">Biochemical evidences for M1-, M17- and M18-like aminopeptidases in marine invertebrates from Cuban coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isel Pascual Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rivera Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiola Almeida</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t>
+                <w:t xml:space="preserve">Mario E Valdés-Tresanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bounaadja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVISTA CUBANA DE CIENCIAS BIOLÓGICAS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/znc-2019-0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944434v1</w:t>
+                <w:t xml:space="preserve">hal-02902526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminobenzosuberone derivatives as PfA-M1 inhibitors: Molecular recognition and antiplasmodial evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Salomon</w:t>
+                <w:t xml:space="preserve">IgG antibody response against Plasmodium falciparum aminopeptidase 1 antigen in Gabonese children living in Makokou and Franceville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Oyegue‐liabagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.‐k. Imboumy‐limoukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bangueboussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Bounaadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103750⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200 (3), pp.287-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cei.13425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530528v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IgG antibody response against Plasmodium falciparum aminopeptidase 1 antigen in Gabonese children living in Makokou and Franceville</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Kouna</w:t>
+                <w:t xml:space="preserve">Marine organisms : a source of biomedically relevant metallo M1, M2 and M17 exopeptidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isel Pascual Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rivera Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bangueboussa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+                <w:t xml:space="preserve">Fabiola Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ernesto Valdés Tresano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yarini Arrebola Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Immunology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REVISTA CUBANA DE CIENCIAS BIOLÓGICAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498387v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochemical evidences for M1-, M17- and M18-like aminopeptidases in marine invertebrates from Cuban coastline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Rivera Méndez</w:t>
+                <w:t xml:space="preserve">Aminobenzosuberone derivatives as PfA-M1 inhibitors: Molecular recognition and antiplasmodial evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Mouray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario E Valdés-Tresanco</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Alastair G Mcewen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bounaadja</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift fur Naturforschung C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Bioorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.103750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/znc-2019-0169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioorg.2020.103750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902526v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminobenzosuberone Scaffold as a Modular Chemical Tool for the Inhibition of Therapeutically Relevant M1 Aminopeptidases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,51 +1298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective inhibition of PfA-M1, over PfA-M17, by an amino-benzosuberone derivative blocks malaria parasites development in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bounaadja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,628 +3282,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-scale friction of polystyrene in air and in vacuum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanofriction of polymers: the complex role of adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+                <w:t xml:space="preserve">S Bistac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Gnecco</w:t>
+                <w:t xml:space="preserve">A Galliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst Meyer</w:t>
+                <w:t xml:space="preserve">S. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (17), pp.3780-3784. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (35), pp.354015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/35/354015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128925v1</w:t>
+                <w:t xml:space="preserve">hal-02128924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofriction of polymers: the complex role of adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-scale friction of polystyrene in air and in vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bistac</w:t>
+                <w:t xml:space="preserve">Enrico Gnecco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Galliano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Schmitt</w:t>
+                <w:t xml:space="preserve">Ernst Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (17), pp.3780-3784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2008.06.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/20/35/354015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02128924v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofriction of diamond coatings obtained by flame process</w:t>
+                <w:t xml:space="preserve">Tribological behaviour of graphite powders at nano- and macroscopic scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 61, pp.1027-1031. </w:t>
+              <w:t xml:space="preserve">, 2007, 61, pp.1032-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/61/1/203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/61/1/204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128930v1</w:t>
+                <w:t xml:space="preserve">hal-02128929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-friction of polystyrene : the role of the surface chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bistac</w:t>
+                <w:t xml:space="preserve">Nanofriction of diamond coatings obtained by flame process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+                <w:t xml:space="preserve">S Bistac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 61, pp.130-134. </w:t>
+              <w:t xml:space="preserve">, 2007, 61, pp.1027-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/61/1/027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/61/1/203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128927v1</w:t>
+                <w:t xml:space="preserve">hal-02128930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological behaviour of graphite powders at nano- and macroscopic scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nano-friction of polystyrene : the role of the surface chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bistac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ghorbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Jradi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 61, pp.1032-1036. </w:t>
+              <w:t xml:space="preserve">, 2007, 61, pp.130-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/61/1/204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/61/1/027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128929v1</w:t>
+                <w:t xml:space="preserve">hal-02128927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction of polystyrene: Consequence on nano-wear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bistac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4091,51 +4091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friction and nanowear of polystyrene against hydrophobic and hydrophilic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bistac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4549,1220 +4549,1220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties of smooth diamond coatings for cutting tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of diamond crystal orientation on their tribological behaviour under various environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Grabchenko</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1648(99)00035-6⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 343-344, pp.226-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(98)01631-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128947v1</w:t>
+                <w:t xml:space="preserve">hal-02129022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third Body Effects on Graphite/XC48 Steel Magnetized Sliding Contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Paulmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 121 (2), pp.403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.2833953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological behaviour of oriented diamond coating/steel couples under various environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Paulmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Le Huu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 120-121, pp.585-588. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0257-8972(99)00446-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond films control for tribological applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Le Huu</w:t>
+                <w:t xml:space="preserve">Tribological properties of smooth diamond coatings for cutting tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.Le Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Paulmier</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Mamalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grabchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 433-435, pp.690-695. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 225-229, pp.843-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(99)00153-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1648(99)00035-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128988v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion flame synthesis: a promising technique to obtain diamond single crystal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T Le Huu</w:t>
+                <w:t xml:space="preserve">Diamond films control for tribological applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Huu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D Paulmier</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paulmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 355-356, pp.122-126. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 433-435, pp.690-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00487-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(99)00153-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128951v1</w:t>
+                <w:t xml:space="preserve">hal-02128988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diamond crystal orientation on their tribological behaviour under various environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combustion flame synthesis: a promising technique to obtain diamond single crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Le Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Le Huu</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Paulmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 343-344, pp.226-229. </w:t>
+              <w:t xml:space="preserve">, 1999, 355-356, pp.122-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(98)01631-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(99)00487-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129022v1</w:t>
+                <w:t xml:space="preserve">hal-02128951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Rates of Diamond Deposition with Various Crystals Sizes by Combustion Flame Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribological Behaviour of Diamond Coatings Obtained by Combustion Flame Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Le Huu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E.K. Kadiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 287-288, pp.373-376. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.287-288.373⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 287-288, pp.377-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.287-288.377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129043v1</w:t>
+                <w:t xml:space="preserve">hal-02129044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of transferred layers in friction and wear for magnetized dry frictional applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Mansori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Paulmier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 108-109, pp.479-483. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0257-8972(98)00626-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0257-8972(98)00626-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of water vapour and oxygen on the tribological behaviour of diamond coatings/steel couple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Rates of Diamond Deposition with Various Crystals Sizes by Combustion Flame Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Le Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.K. Kadiri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 332 (1-2), pp.124-129. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 287-288, pp.373-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(98)00986-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.287-288.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02129042v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological Behaviour of Diamond Coatings Obtained by Combustion Flame Process</w:t>
+                <w:t xml:space="preserve">Influence of water vapour and oxygen on the tribological behaviour of diamond coatings/steel couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Le Huu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Mansori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Grabchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 332 (1-2), pp.124-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(98)00986-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.287-288.377⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02129044v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6203,51 +6203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bistac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental of friction and wear on the nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.647-658, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6544,51 +6544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel W Rangel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05762-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ernesto Vald&#233;s Tresano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ojeda del Sol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mourot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944434v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual Alonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivera M&#233;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salomon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103750" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyegue&#8208;liabagui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8208;k. Imboumy&#8208;limoukou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouna" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangueboussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.13425" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902526v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2019-0169" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Marapaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Stamogiannos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Revelant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bounaadja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rivera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tarnus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2032-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bodlenner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Meli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De&#8197;riccardis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley van Voorhis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adelfio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Akabas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Al-Lakkis-Wehbe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.04.066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;nard-Gellon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stempien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0716-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chaillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Voegelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schegg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.12.038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL97WKBL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LN5CW1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Chany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casarotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC7CBGFF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Belon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.02.088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRNR678-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2846" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHR6GQHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.10.071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02H8R1M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jradi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bistac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPNP2CJD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmatulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10480-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JQJ9J7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.11.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCZVGHDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128925v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gnecco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Meyer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.06.032" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW8S1TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bistac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galliano" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/35/354015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128930v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/203" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128927v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/204" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2005.12.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6DCG2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Donnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oulanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Huu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.06.041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXNQG83B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.20889" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGRS00SQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ele&#246;d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.01.060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTML6KL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paulmier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2003.10.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4QR0F5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senouci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulmier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(99)00534-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V468GK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Le Huu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mamalis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grabchenko" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(99)00035-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92909CDC9B90F17BB5E12AB2FB839798F7EF2A5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulmier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2833953" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128952v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Huu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(99)00446-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VRQPK3T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128988v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(99)00153-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/330D94B91FD836BB90F6D0C05D20EE068B543AE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128951v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00487-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A1414AA57BAF7A386BBB4E38A7D3477E55A129/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129022v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(98)01631-9" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW788J03-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129043v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kadiri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.287-288.373" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(98)00626-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9B2T40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129042v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(98)00986-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB08AADE3DCB43C59DAC37DD767B548E3093A15B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129044v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.287-288.377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/mono/10.1201/b10868-8/friction-graphite-silane-functionalized-silicon-wafers-mittal-girma-biresaw?context=ubx&amp;amp;refId=69467f72-1bc2-4878-b61d-3d0040be1e6b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetelin Vasilev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL127N" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Mamede" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel W Rangel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Schmitt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Albrecht" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Spichty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05762-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida Garc&#237;a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ernesto Vald&#233;s Tresano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yarini Arrebola S&#225;nchez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ojeda del Sol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21050279" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432154v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mourot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Mouray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2021.116513" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902526v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isel Pascual Alonso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rivera M&#233;ndez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario E Vald&#233;s-Tresanco" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bounaadja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/znc-2019-0169" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oyegue&#8208;liabagui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.&#8208;k. Imboumy&#8208;limoukou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kouna" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bangueboussa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cei.13425" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944434v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salomon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair G Mcewen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioorg.2020.103750" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128705v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar Marapaka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Stamogiannos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Revelant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23102607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bounaadja" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L S&#225;nchez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rivera" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Tarnus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Albrecht" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Tarnus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2032-4" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128740v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lepage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Schneider" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bodlenner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Meli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De&#8197;riccardis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201600338" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905407v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley van Voorhis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Adams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Adelfio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vida Ahyong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myles Akabas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005763" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128744v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Al-Lakkis-Wehbe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Alavi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2015.04.066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905581v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;nard-Gellon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farine" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stempien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-014-0716-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234049v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chaillou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Voegelin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Schegg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.12.038" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL97WKBL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128868v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Jradi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bistac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.01.061" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4LN5CW1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Chany" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Casarotto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guenin-Mac&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201102542" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MC7CBGFF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128875v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Belon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.02.088" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJRNR678-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.2846" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QHR6GQHG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128908v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fahs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Brogly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.10.071" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02H8R1M8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128914v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jradi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bistac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reiter" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.06.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPNP2CJD-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128911v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmatulla" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2009-10480-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JQJ9J7J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.11.019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BCZVGHDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128924v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bistac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Galliano" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/35/354015" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128925v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ghorbal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Gnecco" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Meyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2008.06.032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJW8S1TV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128929v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/204" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/203" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/61/1/027" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2005.12.005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG6DCG2X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128940v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Donnet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oulanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Huu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2005.06.041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXNQG83B-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128936v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.20889" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RGRS00SQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128933v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ele&#246;d" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2006.01.060" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVTML6KL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128944v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paulmier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2003.10.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XN4QR0F5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128946v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zaidi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Frene" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senouci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Paulmier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(99)00534-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V468GK9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(98)01631-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BW788J03-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128956v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mansori" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Paulmier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2833953" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128952v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Huu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(99)00446-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VRQPK3T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128947v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Le Huu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mamalis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Grabchenko" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1648(99)00035-6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/92909CDC9B90F17BB5E12AB2FB839798F7EF2A5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128988v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(99)00153-3" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/330D94B91FD836BB90F6D0C05D20EE068B543AE3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128951v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(99)00487-3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/34A1414AA57BAF7A386BBB4E38A7D3477E55A129/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129044v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.287-288.377" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Mansori" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(98)00626-4" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8T9B2T40-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129043v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K. Kadiri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.287-288.373" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129042v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(98)00986-9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB08AADE3DCB43C59DAC37DD767B548E3093A15B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905633v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/mono/10.1201/b10868-8/friction-graphite-silane-functionalized-silicon-wafers-mittal-girma-biresaw?context=ubx&amp;amp;refId=69467f72-1bc2-4878-b61d-3d0040be1e6b" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129113v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetelin Vasilev" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Reiter" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129103v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129109v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129083v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750503v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000INPL127N" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>