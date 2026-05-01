--- v1 (2026-03-29)
+++ v2 (2026-05-01)
@@ -1367,261 +1367,373 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The time has come! The development of the European environmental conscience. Evidence from the Eurobarometer surveys from 1974 to 2020</w:t>
+                <w:t xml:space="preserve">Les services écosystémiques des friches urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Thomas Hoerber; Gabriel Weber. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Louis Yengué, Amélie Robert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Environmental Conscience in EU Politics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La nature en ville : quels services ?. Tome 2, Évaluation, méthode et prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlantique Éditions de l'Actualité scientifique Nouvelle-Aquitaine, 2022, Espaces vécus, 978-2-911320-85-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03575657v1</w:t>
+                <w:t xml:space="preserve">hal-05595321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let It Grow? Social Representations of Nature on Contaminated Brownfields</w:t>
+                <w:t xml:space="preserve">The time has come! The development of the European environmental conscience. Evidence from the Eurobarometer surveys from 1974 to 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Francesca Di Pietro; Amélie Robert. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thomas Hoerber; Gabriel Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Wastelands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-74882-1_8⟩</w:t>
+              <w:t xml:space="preserve">The European Environmental Conscience in EU Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.157-180, 2021, 978-0-367-90136-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781003022855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575609v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Let It Grow? Social Representations of Nature on Contaminated Brownfields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesca Di Pietro; Amélie Robert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Wastelands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.157-180, 2021, Cities and Nature, 978-3-030-74882-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-74882-1_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Perceptions et usages : le cas des jardiniers urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1636,88 +1748,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Jean-Soro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le risque environnemental. Entre sciences physiques et sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des Mines, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1727,51 +1839,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s covered? A study of soil contamination and brownfields in the French press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1780,51 +1892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01769497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1834,51 +1946,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empty lands ? Social representations of contaminated brownfields in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1887,175 +1999,175 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01709548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des déterminants du dépistage du syndrome d'apnées du sommeil en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01074953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie expérimentale et acceptabilité des politiques publiques : une étude de cas (le risque de submersion marine en Languedoc-Roussillon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2065,114 +2177,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconversion et aménagement durable des friches urbaines polluées - Élaboration d'une méthode participative d'aide multicritère à la décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Agrocampus Ouest, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2018NSARE049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01869918v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01869918v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2240,51 +2352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C07EC9F"/>
+    <w:nsid w:val="AAD4BDBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2471,51 +2583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-tendero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3440-3468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240104552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guilloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575609v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74882-1_8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321250v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769497v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709548v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071836v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-tendero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3440-3468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240104552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guilloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plottu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74882-1_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869918v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>