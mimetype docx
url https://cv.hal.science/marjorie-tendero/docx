--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -897,191 +897,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01769480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Plottu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication au colloque international "Services écosystémiques : Apports et pertinence dans les milieux urbains", Tours, France, 24 mai 2016.</w:t>
+              <w:t xml:space="preserve">International symposium: ecosystem services their contributions and relevance in urban environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605038v1</w:t>
+                <w:t xml:space="preserve">hal-01769287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation économique des services écosystémiques découlant de la reconversion de friches urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Plottu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Plottu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium: ecosystem services their contributions and relevance in urban environments</w:t>
+              <w:t xml:space="preserve">Communication au colloque international "Services écosystémiques : Apports et pertinence dans les milieux urbains", Tours, France, 24 mai 2016.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01769287v1</w:t>
+                <w:t xml:space="preserve">hal-01605038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initier une démarche participative intégrant bénéfices individuels et intérêts collectifs dans le cas de la reconversion de friches urbaines polluées</w:t>
               </w:r>
@@ -2352,51 +2352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAD4BDBE"/>
+    <w:nsid w:val="DFFA1539"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2583,51 +2583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-tendero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3440-3468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240104552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guilloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605038v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plottu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74882-1_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869918v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marjorie-tendero" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3440-3468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240104552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767899v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2023.104719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321246v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Guyot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047748v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Plottu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557108v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Lenne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Guilloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769287v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605038v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02049970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Besnard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05595321v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Plottu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Robert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575657v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003022855" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575609v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74882-1_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321250v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Jean-Soro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074953v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01869918v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NSARE049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>